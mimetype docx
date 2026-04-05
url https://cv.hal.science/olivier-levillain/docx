--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1011,148 +1011,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction automatisée de vulnérabilités logicielles dans un environnement conteneurisé DECRET : DEbian Cve REproducer Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Parssegny</w:t>
+                <w:t xml:space="preserve">A Privacy-Preserving Infrastructure to Monitor Encrypted DNS Logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Oumar Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bacou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Thomas</w:t>
+                <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC 2023 - Symposium sur la Sécurité des Technologies de l'Information et de la Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Risks and Security of Internet and Systems ( CRiSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Rabat (MOROCCO), Morocco. pp.185-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61231-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429244v1</w:t>
+                <w:t xml:space="preserve">hal-04609669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et test des ambiguïtés de recouvrement de données pour l'obtention des politiques de ré-assemblage dans les protocoles réseaux</w:t>
               </w:r>
@@ -1257,131 +1240,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Privacy-Preserving Infrastructure to Monitor Encrypted DNS Logs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproduction automatisée de vulnérabilités logicielles dans un environnement conteneurisé DECRET : DEbian Cve REproducer Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Parssegny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Oumar Abdel-Rahman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Levillain</w:t>
+                <w:t xml:space="preserve">Maxime Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Totel</w:t>
+                <w:t xml:space="preserve">Mathieu Bacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Risks and Security of Internet and Systems ( CRiSIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSTIC 2023 - Symposium sur la Sécurité des Technologies de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609669v1</w:t>
+                <w:t xml:space="preserve">hal-05429244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a systematic and automatic use of state machine inference to uncover security flaws and fingerprint TLS stacks</w:t>
               </w:r>
@@ -1638,178 +1638,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wombat : one more Bleichenbacher toolkit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GASP: a Generic Approach to Secure network Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC 2020: Symposium sur la sécurité des technologies de l'information et des communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Rennes (en ligne), France</w:t>
+              <w:t xml:space="preserve">RESSI 2020: Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Evry (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114212v1</w:t>
+                <w:t xml:space="preserve">hal-03114203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GASP: a Generic Approach to Secure network Protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wombat : one more Bleichenbacher toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Toky Rasoamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2020: Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Evry (online), France</w:t>
+              <w:t xml:space="preserve">SSTIC 2020: Symposium sur la sécurité des technologies de l'information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Rennes (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114203v1</w:t>
+                <w:t xml:space="preserve">hal-03114212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faut-il attendre de DNS-over-HTTPS ?</w:t>
               </w:r>
@@ -2165,200 +2165,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSL/TLS, 3 ans après</w:t>
+                <w:t xml:space="preserve">TLS Record Protocol: Security Analysis and Defense-in-depth Countermeasures for HTTPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Debar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et de la Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ACM Symposium on Information, Computer and Communications Security (ASIA CCS '15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Singapour, Singapore. pp.225-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2714576.2714592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154823v1</w:t>
+                <w:t xml:space="preserve">hal-01154820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLS Record Protocol: Security Analysis and Defense-in-depth Countermeasures for HTTPS</w:t>
+                <w:t xml:space="preserve">SSL/TLS, 3 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Debar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ACM Symposium on Information, Computer and Communications Security (ASIA CCS '15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium sur la Sécurité des Technologies de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.227-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2714576.2714592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154820v1</w:t>
+                <w:t xml:space="preserve">hal-01154823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Format Oracles on OpenPGP</w:t>
               </w:r>
@@ -2524,204 +2524,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind your Language(s): A Discussion about Languages and Security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parsifal: writing efficient and robust binary parsers, quickly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Debar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaeger Eric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Levillain</w:t>
+                <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LangSec Workshop at IEEE Security &amp; Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, San Jose, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020129v1</w:t>
+                <w:t xml:space="preserve">hal-00924120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsifal: writing efficient and robust binary parsers, quickly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mind your Language(s): A Discussion about Languages and Security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaeger Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Risks and Security of Internet and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.1</w:t>
+              <w:t xml:space="preserve">LangSec Workshop at IEEE Security &amp; Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, San Jose, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924120v1</w:t>
+                <w:t xml:space="preserve">hal-01020129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSL/TLS: état des lieux et recommandations</w:t>
               </w:r>
@@ -2802,51 +2802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ébalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Debar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ebalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Debar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3024,77 +3024,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'indicateurs de compromission dans des journaux DNS chiffrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Oumar Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France. RESSI 2022: Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3469,51 +3469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB7E8058"/>
+    <w:nsid w:val="4F341D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-levillain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0558-5015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197872875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hajny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ricci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundas Piesarskas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letterio Galletta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3093952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R B Houssel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laniepce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S65789.2025.00023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parssegny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00624-0_8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tran Van" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Debar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pipereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Ayed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moriconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Troncy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637654" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Oumar Abdel-Rahman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61231-2_12" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Toky Rasoamanana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17143-7_31" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114212v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Contat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory B&#233;nassy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buttin Le Meur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gagliardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41702-4_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Endignoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Migeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gourdin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2714576.2714592" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Reinhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16715-2_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeger Eric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00770472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00770473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud &#201;balard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ebalard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthews Jose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01454976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TELE0014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-levillain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0558-5015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197872875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hajny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ricci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundas Piesarskas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letterio Galletta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3093952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R B Houssel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laniepce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S65789.2025.00023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parssegny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00624-0_8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tran Van" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Debar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pipereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Ayed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moriconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Troncy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637654" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Oumar Abdel-Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61231-2_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Toky Rasoamanana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17143-7_31" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Contat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory B&#233;nassy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buttin Le Meur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gagliardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41702-4_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Endignoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Migeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gourdin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2714576.2714592" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Reinhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16715-2_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeger Eric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00770472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00770473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud &#201;balard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ebalard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthews Jose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01454976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TELE0014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>