--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -353,248 +353,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards provenance for cybersecurity in cloud-native production infrastructure</w:t>
+                <w:t xml:space="preserve">Striking back at cobalt: using network traffic metadata to detect cobalt strike masquerading command and control channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul R B Houssel</w:t>
+                <w:t xml:space="preserve">Clément Parssegny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Laniepce</w:t>
+                <w:t xml:space="preserve">Johan Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chifflier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 55th Annual IEEE/IFIP International Conference on Dependable Systems and Networks - Supplemental Volume (DSN-S)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSN-S65789.2025.00023⟩</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Availability, Reliability and Security (ARES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Ghent, Belgium. pp.163-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-00624-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136979v1</w:t>
+                <w:t xml:space="preserve">hal-05429252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking back at cobalt: using network traffic metadata to detect cobalt strike masquerading command and control channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards provenance for cybersecurity in cloud-native production infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Mazel</w:t>
+                <w:t xml:space="preserve">Paul R B Houssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chifflier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Availability, Reliability and Security (ARES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Ghent, Belgium. pp.163-185, </w:t>
+              <w:t xml:space="preserve">2025 55th Annual IEEE/IFIP International Conference on Dependable Systems and Networks - Supplemental Volume (DSN-S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; IFIP, Jun 2025, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-00624-0_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSN-S65789.2025.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429252v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mealy verifier : an automated, exhaustive, and explainable methodology for analyzing state machines in protocol implementations</w:t>
               </w:r>
@@ -786,602 +786,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray-TLS: transparent decryption of TLS sessions by extracting session keys from memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Moriconi</w:t>
+                <w:t xml:space="preserve">Securing Stack Smashing Protection in WebAssembly Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Pipereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphael Troncy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhouha Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 19th Workshop on Programming Languages and Analysis for Security(PLAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Salt Lake, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04446027v1</w:t>
+                <w:t xml:space="preserve">hal-04888610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Stack Smashing Protection in WebAssembly Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohan Pipereau</w:t>
+                <w:t xml:space="preserve">X-Ray-TLS: transparent decryption of TLS sessions by extracting session keys from memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moriconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dhouha Ayed</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Francillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Troncy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th Workshop on Programming Languages and Analysis for Security(PLAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 19th ACM ASIA Conference on Computer and Communications Security (ACM ASIACCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jul 2024, Singapore, Singapore. pp.35-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3634737.3637654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888610v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Privacy-Preserving Infrastructure to Monitor Encrypted DNS Logs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reproduction automatisée de vulnérabilités logicielles dans un environnement conteneurisé DECRET : DEbian Cve REproducer Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Parssegny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Oumar Abdel-Rahman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Levillain</w:t>
+                <w:t xml:space="preserve">Maxime Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Totel</w:t>
+                <w:t xml:space="preserve">Mathieu Bacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Risks and Security of Internet and Systems ( CRiSIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSTIC 2023 - Symposium sur la Sécurité des Technologies de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609669v1</w:t>
+                <w:t xml:space="preserve">hal-05429244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et test des ambiguïtés de recouvrement de données pour l'obtention des politiques de ré-assemblage dans les protocoles réseaux</w:t>
+                <w:t xml:space="preserve">A Privacy-Preserving Infrastructure to Monitor Encrypted DNS Logs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Aubard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Mazel</w:t>
+                <w:t xml:space="preserve">Adam Oumar Abdel-Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Totel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2023 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Risks and Security of Internet and Systems ( CRiSIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Rabat (MOROCCO), Morocco. pp.185-199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61231-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165396v1</w:t>
+                <w:t xml:space="preserve">hal-04609669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction automatisée de vulnérabilités logicielles dans un environnement conteneurisé DECRET : DEbian Cve REproducer Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Parssegny</w:t>
+                <w:t xml:space="preserve">Modélisation et test des ambiguïtés de recouvrement de données pour l'obtention des politiques de ré-assemblage dans les protocoles réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Aubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chifflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC 2023 - Symposium sur la Sécurité des Technologies de l'Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">RESSI 2023 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429244v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a systematic and automatic use of state machine inference to uncover security flaws and fingerprint TLS stacks</w:t>
               </w:r>
@@ -1465,200 +1465,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation Flaws in TLS Stacks: Lessons Learned and Study of TLS 1.3 Benefits</w:t>
+                <w:t xml:space="preserve">Work-in-Progress: towards a platform to compare binary parser generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Toky Rasoamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2020: 15th International Conference on Risks and Security of Internet and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Security and Privacy Workshops, SPW (LangSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, San Jose, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114218v1</w:t>
+                <w:t xml:space="preserve">hal-04001619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-in-Progress: towards a platform to compare binary parser generators</w:t>
+                <w:t xml:space="preserve">Implementation Flaws in TLS Stacks: Lessons Learned and Study of TLS 1.3 Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aina Toky Rasoamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Security and Privacy Workshops, SPW (LangSec)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRiSIS 2020: 15th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris (en ligne), France. pp.87-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68887-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001619v1</w:t>
+                <w:t xml:space="preserve">hal-03114218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GASP: a Generic Approach to Secure network Protocols</w:t>
               </w:r>
@@ -2701,204 +2701,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSL/TLS: état des lieux et recommandations</w:t>
+                <w:t xml:space="preserve">One Year of Internet SSL measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ébalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Debar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC - Symposium sur la sécurité des technologies de l'information et des communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.3</w:t>
+              <w:t xml:space="preserve">ACSAC - Annual Computer Security Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Orlando, United States. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770472v1</w:t>
+                <w:t xml:space="preserve">hal-00770473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Year of Internet SSL measurement</w:t>
+                <w:t xml:space="preserve">SSL/TLS: état des lieux et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Debar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSAC - Annual Computer Security Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Orlando, United States. pp.11-20</w:t>
+              <w:t xml:space="preserve">SSTIC - Symposium sur la sécurité des technologies de l'information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770473v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One year of SSL internet measurement</w:t>
               </w:r>
@@ -3024,77 +3024,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'indicateurs de compromission dans des journaux DNS chiffrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Oumar Abdel-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information (RESSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France. RESSI 2022: Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3469,51 +3469,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F341D05"/>
+    <w:nsid w:val="A24AF87C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-levillain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0558-5015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197872875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hajny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ricci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundas Piesarskas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letterio Galletta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3093952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R B Houssel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laniepce" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S65789.2025.00023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parssegny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00624-0_8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tran Van" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Debar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pipereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Ayed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moriconi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Troncy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637654" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Oumar Abdel-Rahman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61231-2_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belair" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Toky Rasoamanana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17143-7_31" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Contat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory B&#233;nassy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buttin Le Meur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gagliardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41702-4_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Endignoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Migeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gourdin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2714576.2714592" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Reinhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16715-2_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeger Eric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00770472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00770473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud &#201;balard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ebalard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthews Jose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01454976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TELE0014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-levillain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0558-5015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197872875" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997196v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hajny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ricci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundas Piesarskas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letterio Galletta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3093952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429252v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parssegny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mazel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chifflier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00624-0_8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R B Houssel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laniepce" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-S65789.2025.00023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695972v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tran Van" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Debar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Pipereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Ayed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888610v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moriconi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Troncy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3634737.3637654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Oumar Abdel-Rahman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61231-2_12" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aubard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Toky Rasoamanana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Debar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17143-7_31" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001619v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68887-5_5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114212v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Contat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory B&#233;nassy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buttin Le Meur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gagliardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41702-4_11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468592v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Endignoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Migeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gourdin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2714576.2714592" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rene Reinhard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16715-2_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeger Eric" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00770473v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud &#201;balard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00770472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768258v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ebalard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthews Jose" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01454976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TELE0014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>