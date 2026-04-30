--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -4374,213 +4374,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Lattice Learning for Multivariate Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in low-level Image representations for processing and analysis - Special Issue Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathallah Nouboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mammass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.421-422</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254916v1</w:t>
+                <w:t xml:space="preserve">hal-01826930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in low-level Image representations for processing and analysis - Special Issue Editorial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete Lattice Learning for Multivariate Mathematical Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Mammass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.220-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2015.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826930v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Approach Using Echo State Networks for Microscopic Cellular Image Segmentation</w:t>
               </w:r>
@@ -6883,213 +6883,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal discrete p-Laplacian Driven Image and Manifold Processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Combination Rules of Pairwise Neural Networks Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11063-007-9058-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329514v1</w:t>
+                <w:t xml:space="preserve">hal-00329512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Combination Rules of Pairwise Neural Networks Classifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlocal discrete p-Laplacian Driven Image and Manifold Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cardot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (5), pp.428-433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11063-007-9058-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00329512v1</w:t>
+                <w:t xml:space="preserve">hal-00329514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning in Image Processing, Special issue of the EURASIP Journal on Advances in Signal Processing</w:t>
               </w:r>
@@ -8107,152 +8107,135 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the origin of cytological whole slide images through preparation and scanner detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving GAN Inversion with Joint Identity and Attribute Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Renouf</w:t>
+                <w:t xml:space="preserve">Lilian Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Computer Analysis of Images and Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Las palmas de Gran Canaria, Spain. pp.14-24</w:t>
+              <w:t xml:space="preserve">ISVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284617v1</w:t>
+                <w:t xml:space="preserve">hal-05390857v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche automatique pour la détection de la saillance visuelle sur des maillages 3D colorés</w:t>
               </w:r>
@@ -8340,312 +8323,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving GAN Inversion with Joint Identity and Attribute Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensuring the origin of cytological whole slide images through preparation and scanner detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Bour</w:t>
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">International Conference in Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Las palmas de Gran Canaria, Spain. pp.14-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390857v2</w:t>
+                <w:t xml:space="preserve">hal-05284617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpainting de maillages 3D couleur par recopie de patchs en spirale *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle unifié pour la reconnaissance et la génération d'expressions faciales 3D : manipulation de l'espace latent d'un Auto-Encodeur spiral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Ballihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'25</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230502v1</w:t>
+                <w:t xml:space="preserve">hal-05230497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle unifié pour la reconnaissance et la génération d'expressions faciales 3D : manipulation de l'espace latent d'un Auto-Encodeur spiral</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inpainting de maillages 3D couleur par recopie de patchs en spirale *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
+              <w:t xml:space="preserve">GRETSI'25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230497v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliency Prediction on 3D Meshes Using Residual FeaStConv-Based Graph Neural Networks</w:t>
               </w:r>
@@ -8828,217 +8828,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning 3D mesh saliency from spiral patch features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un indice d'évaluation sans référence basé sur l'apprentissage profond pour l'évaluation de la qualité des maillages 3D colorés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ibork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anass Nouri</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2025, Beijing (Pékin), China</w:t>
+              <w:t xml:space="preserve">GRETSI'25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284580v1</w:t>
+                <w:t xml:space="preserve">hal-05230505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indice d'évaluation sans référence basé sur l'apprentissage profond pour l'évaluation de la qualité des maillages 3D colorés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaineb Ibork</w:t>
+                <w:t xml:space="preserve">Learning 3D mesh saliency from spiral patch features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2025, Beijing (Pékin), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230505v1</w:t>
+                <w:t xml:space="preserve">hal-05284580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Attention Based Multi-Scale Graph Auto-Encoder Network of 3D Meshes</w:t>
               </w:r>
@@ -9564,51 +9564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de méthodes d'édition des attributs faciaux basées sur des modèles génératifs profonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10578,230 +10578,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Deep Symmetric Positive Definite Manifold Network for Real-Time 3D Hand Gesture Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Segmentation d'instance dans des images fisheye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankur Mahtani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Face and Gesture Recognition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Jodhpur, India</w:t>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531927v1</w:t>
+                <w:t xml:space="preserve">hal-03339664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'instance dans des images fisheye</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Lightweight Deep Symmetric Positive Definite Manifold Network for Real-Time 3D Hand Gesture Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Ben Naceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ankur Mahtani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+              <w:t xml:space="preserve">Face and Gesture Recognition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Jodhpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339664v1</w:t>
+                <w:t xml:space="preserve">hal-03531927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph signal active contours</w:t>
               </w:r>
@@ -13667,165 +13667,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH DYNAMIC RANGE IMAGE PROCESSING USING MANIFOLD-BASED ORDERING</w:t>
+                <w:t xml:space="preserve">Manifold-based mathematical morphology for graph signal editing of colored images and meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411026v1</w:t>
+                <w:t xml:space="preserve">hal-01381320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold-based mathematical morphology for graph signal editing of colored images and meshes</w:t>
+                <w:t xml:space="preserve">HIGH DYNAMIC RANGE IMAGE PROCESSING USING MANIFOLD-BASED ORDERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381320v1</w:t>
+                <w:t xml:space="preserve">hal-01411026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saillance visuelle multi-échelles des maillages 3D colorés</w:t>
               </w:r>
@@ -14695,160 +14695,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph Based People Silhouette Segmentation Using Combined Probabilities Extracted from Appearance, Shape Template Prior, and Color Distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Exemplar-based Video Completion with Geometry-guided Space-time Patch Blending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIGGRAPH Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252859v1</w:t>
+                <w:t xml:space="preserve">hal-01206541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Algorithme d'Inpainting par Motif Utilisant des Heuristiques Locales et Globales pour une Meilleure Cohérence Géométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14890,243 +14881,252 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch-Based Mathematical Morphology for Image Processing, Segmentation and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+                <w:t xml:space="preserve">A Graph Based People Silhouette Segmentation Using Combined Probabilities Extracted from Appearance, Shape Template Prior, and Color Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Catane, Italy. pp.46-57, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25903-1_5⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Catane, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25903-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252874v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar-based Video Completion with Geometry-guided Space-time Patch Blending</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+                <w:t xml:space="preserve">Patch-Based Mathematical Morphology for Image Processing, Segmentation and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH Asia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Catane, Italy. pp.46-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25903-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206541v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de cartes de profondeur basée sur les superpixels pour la synthèse de vue RGB-D</w:t>
               </w:r>
@@ -15525,217 +15525,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode génétiquement optimisée d'extraction de personnes par coupe de graphe de superpixels pour l'environnement embarqué</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Multivalued label diffusion for semi-supervised segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252881v1</w:t>
+                <w:t xml:space="preserve">hal-01153773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalued label diffusion for semi-supervised segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+                <w:t xml:space="preserve">Une méthode génétiquement optimisée d'extraction de personnes par coupe de graphe de superpixels pour l'environnement embarqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153773v1</w:t>
+                <w:t xml:space="preserve">hal-01252881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saillance visuelle multi-échelle des maillages 3D par patches locaux adaptatifs pour la sélection des points de vues optimaux</w:t>
               </w:r>
@@ -18347,222 +18347,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDEs-based morphology on graphs for cytological slides segmentation and clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Desquesnes</w:t>
+                <w:t xml:space="preserve">Nonlocal and Multivariate Mathematical Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Barcelone, Spain. pp.1619-1622, </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orlando, United States. pp.129-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813420v1</w:t>
+                <w:t xml:space="preserve">hal-00813414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal and Multivariate Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PDEs-based morphology on graphs for cytological slides segmentation and clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orlando, United States. pp.129-132, </w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Barcelone, Spain. pp.1619-1622, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813414v1</w:t>
+                <w:t xml:space="preserve">hal-00813420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal processing of 3D colored point clouds</w:t>
               </w:r>
@@ -19463,243 +19463,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification par réseaux de neurones pour la reconnaissance de caractères. Application à la lecture de plaques d'immatriculation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Burdin</w:t>
+                <w:t xml:space="preserve">Représentation multi-échelle hiérarchique de données définies sur des graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gervais Gauthier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Journée ISS France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. 2 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809027v1</w:t>
+                <w:t xml:space="preserve">hal-00708978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation multi-échelle hiérarchique de données définies sur des graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hidane</w:t>
+                <w:t xml:space="preserve">Classification par réseaux de neurones pour la reconnaissance de caractères. Application à la lecture de plaques d'immatriculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gratin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
+              <w:t xml:space="preserve">34ème Journée ISS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708978v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de treillis complets pour une morphologie mathématique multivariée sur variétés</w:t>
               </w:r>
@@ -19761,144 +19761,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based multi-resolution segmentation of histological whole slide images</w:t>
+                <w:t xml:space="preserve">Mitosis Extraction in Breast-Cancer Histopathological Whole Slide Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rotterdam, Netherlands. pp.153-156, </w:t>
+              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Las Vegas, Nevada, United States. pp.539-548, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17289-2_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521067v1</w:t>
+                <w:t xml:space="preserve">hal-00708980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation multi résolution à base de graphes d'images de lames entières histologiques</w:t>
               </w:r>
@@ -19960,456 +19960,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitosis Extraction in Breast-Cancer Histopathological Whole Slide Images</w:t>
+                <w:t xml:space="preserve">Graph-based multi-resolution segmentation of histological whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Las Vegas, Nevada, United States. pp.539-548, </w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rotterdam, Netherlands. pp.153-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17289-2_52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708980v1</w:t>
+                <w:t xml:space="preserve">hal-00521067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal Multiscale Hierarchical Decomposition on Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph-based morphological processing of multivariate microscopy images and data bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Heraklion, Crete, Greece. pp.638-650, </w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rotterdam, Netherlands. pp.1285-1288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15561-1_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521070v1</w:t>
+                <w:t xml:space="preserve">hal-00521066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based morphological processing of multivariate microscopy images and data bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Microscopic Segmentation with Spiking Neuron Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjelal Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benyettou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rotterdam, Netherlands. pp.1285-1288, </w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Thessaloniki, Greece. pp.117-126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15819-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521066v1</w:t>
+                <w:t xml:space="preserve">hal-00521071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Microscopic Segmentation with Spiking Neuron Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudjelal Meftah</w:t>
+                <w:t xml:space="preserve">Nonlocal Multiscale Hierarchical Decomposition on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Benyettou</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Thessaloniki, Greece. pp.117-126, </w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Heraklion, Crete, Greece. pp.638-650, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15819-3_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15561-1_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521071v1</w:t>
+                <w:t xml:space="preserve">hal-00521070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Algorithms for Image and High Dimensional Data Processing Using Eikonal Equation on Graphs</w:t>
               </w:r>
@@ -21656,226 +21656,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal Morphological Levelings by Partial Difference Equations over Weighted Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impulse Noise Removal by Spectral Clustering and Regularization on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Pattern Recognition (ICPR 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tampa, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333396v1</w:t>
+                <w:t xml:space="preserve">hal-00332401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse Noise Removal by Spectral Clustering and Regularization on Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlocal Morphological Levelings by Partial Difference Equations over Weighted Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Pattern Recognition (ICPR 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Tampa, United States. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2008.4761413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332401v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiking neuron network for image segmentation</w:t>
               </w:r>
@@ -23839,51 +23839,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'Images Couleur : application à la cytologie des séreuses en vue d'un tri informatique cellulaire</w:t>
+                <w:t xml:space="preserve">Segmentation of cytological image using color and mathematical morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
@@ -23918,97 +23918,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès Reconnaissance des formes et intelligence artificielle (RFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Clermont-Ferrand, France. pp.287-295</w:t>
+              <w:t xml:space="preserve">European conference on Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Amsterdam, Netherlands. 10 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960829v1</w:t>
+                <w:t xml:space="preserve">hal-00964895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of cytological image using color and mathematical morphology</w:t>
+                <w:t xml:space="preserve">Segmentation d'Images Couleur : application à la cytologie des séreuses en vue d'un tri informatique cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
@@ -24043,73 +24043,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on Stereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Amsterdam, Netherlands. 10 pp</w:t>
+              <w:t xml:space="preserve">11e Congrès Reconnaissance des formes et intelligence artificielle (RFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Clermont-Ferrand, France. pp.287-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964895v1</w:t>
+                <w:t xml:space="preserve">hal-00960829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId449"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -24185,51 +24185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB31FCA0"/>
+    <w:nsid w:val="E252E76C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24416,51 +24416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lezoray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0540-543X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17227687X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7326-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Sun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Nouboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjelal Meftah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soni Chaturvedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleefia A. Khurshid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benyettou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Thong Ta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-849-9.ch079" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Nazir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.132652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.34.5.053045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Caillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2025.100420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ibork" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Touahni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3435377" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benyahia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2021.101701" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bougleux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3227437" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Yedjour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Yedjour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06446-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rebbah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJHISI.295822" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2021.100561" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyong Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116245" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0576" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coniglio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.5.051210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buyssens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daisy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2619263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Celebi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedjour Hayat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyettou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0803-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.12.017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9354-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254044v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lozes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.08.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2411437" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desquesnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lakhdari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2014.01.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNZ3DMHB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2336548" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0348-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0380-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2216504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.01.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDP5204L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roullier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2101610" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Gurcan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2011.06.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6JQTNRV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bergevin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20233" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-735WBT49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.03.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86B5NC45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Truongcong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sch&#252;pp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.10.029" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3TR36XB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329514v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-007-9058-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/927950" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467808003192" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163573v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2006.11.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCJG7VN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Revenu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gougeon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecluse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954256v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390857v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230497v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Asiyabi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644716v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587801v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775149v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.17.3DIA-103" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189541v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA58351.2023.10278663" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688422v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774380v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Haddad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774376v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686107v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330433v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531927v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339664v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Samia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Boudjelal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89128-2_45" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107675v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ghezaiel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413293" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955532v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272367v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraya Ben Chattah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272358v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155733v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297223v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803642" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133684v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01796587v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Daller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937109v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01865180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu Aisheh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526273v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713962v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486190v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320967v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411026v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381320v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Christophe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532509" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252876v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161917v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bov&#233;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162996v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169457v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169462v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252878v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206537v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252859v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_26" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169470v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252874v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206541v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169455v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153769v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252856v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252881v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153773v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252880v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169448v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080036v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080049v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Gong" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108860v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toutain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024886v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025409" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080029v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080017v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073149v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932281v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542355.2542365" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927554v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073146v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132527v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703800" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927558v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927581v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073142v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927512v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813419v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37444-9_27" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708972v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813422v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Busoni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31298-4_52" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813420v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235886" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813414v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466812" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108865v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808903v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812281v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116144" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808924v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116433" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813251v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghoniem" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115690" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809006v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Elie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708977v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809049v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809027v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gratin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Gauthier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708978v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809000v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521067v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490390" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708980v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_52" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521070v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15561-1_46" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521066v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490231" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521071v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15819-3_16" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17274-8_63" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521069v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_10" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521068v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.525" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363265v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810164" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403944v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403943v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404070v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02256-2_16" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521058v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plancoulaine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10331-5_31" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7B6M4XNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380591v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403941v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410670v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403942v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333396v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761413" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332401v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329522v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debakla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaagane" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329520v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333390v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88690-7_50" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329521v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329523v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329519v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Qingxiang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332400v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333382v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711876" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329517v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766473" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329518v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026336v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333522v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74260-9_5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026330v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333386v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978505v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805620v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960790v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960804v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960829v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lezoray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0540-543X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17227687X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7326-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Sun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Nouboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjelal Meftah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soni Chaturvedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleefia A. Khurshid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benyettou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Thong Ta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-849-9.ch079" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Nazir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.132652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.34.5.053045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Caillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2025.100420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ibork" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Touahni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3435377" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benyahia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2021.101701" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bougleux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3227437" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Yedjour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Yedjour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06446-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rebbah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJHISI.295822" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2021.100561" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyong Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116245" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0576" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coniglio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.5.051210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buyssens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daisy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2619263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Celebi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedjour Hayat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyettou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0803-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.12.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9354-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254044v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lozes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.08.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2411437" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desquesnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lakhdari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2014.01.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNZ3DMHB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2336548" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0348-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0380-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2216504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.01.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDP5204L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roullier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2101610" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Gurcan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2011.06.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6JQTNRV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bergevin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20233" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-735WBT49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.03.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86B5NC45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Truongcong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sch&#252;pp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.10.029" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3TR36XB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-007-9058-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/927950" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467808003192" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163573v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2006.11.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCJG7VN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Revenu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gougeon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecluse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954256v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390857v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230497v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Asiyabi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644716v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587801v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775149v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.17.3DIA-103" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189541v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA58351.2023.10278663" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688422v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774380v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Haddad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774376v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686107v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330433v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Samia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Boudjelal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89128-2_45" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107675v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ghezaiel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413293" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955532v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272367v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraya Ben Chattah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272358v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155733v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297223v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803642" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133684v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01796587v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Daller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937109v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01865180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu Aisheh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526273v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713962v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486190v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320967v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381320v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Christophe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532509" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252876v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161917v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bov&#233;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162996v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169457v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169462v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252878v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206537v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206541v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169470v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_26" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252874v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169455v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153769v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252856v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153773v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252881v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252880v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169448v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080036v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080049v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Gong" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108860v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toutain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024886v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025409" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080029v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080017v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073149v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932281v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542355.2542365" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927554v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073146v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132527v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703800" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927558v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927581v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073142v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927512v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813419v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37444-9_27" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708972v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813422v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Busoni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31298-4_52" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813414v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466812" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813420v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235886" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108865v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808903v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812281v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116144" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808924v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116433" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813251v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghoniem" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115690" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809006v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Elie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708977v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809049v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809027v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gratin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Gauthier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809000v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708980v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_52" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521067v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490390" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521066v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490231" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521071v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15819-3_16" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521070v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15561-1_46" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17274-8_63" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521069v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_10" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521068v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.525" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363265v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810164" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403944v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403943v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404070v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02256-2_16" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521058v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plancoulaine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10331-5_31" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7B6M4XNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380591v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403941v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410670v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403942v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332401v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333396v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761413" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329522v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debakla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaagane" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329520v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333390v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88690-7_50" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329521v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329523v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329519v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Qingxiang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332400v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333382v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711876" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329517v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766473" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329518v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026336v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333522v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74260-9_5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026330v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333386v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978505v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805620v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960790v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960804v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964895v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960829v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>