--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -615,216 +615,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Processing and Analysis with Graphs: Theory and Practice</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">CRC Press, pp.562, 2012, Digital Imaging and Computer Vision, R. Lukac, 9781439855072</w:t>
+                <w:t xml:space="preserve">Image and Signal Processing - 5th International Conference ICISP 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mammass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathallah Nouboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, LNCS (7340), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813324v1</w:t>
+                <w:t xml:space="preserve">hal-01108974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image and Signal Processing - 5th International Conference ICISP 2012</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Image Processing and Analysis with Graphs: Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, pp.562, 2012, Digital Imaging and Computer Vision, R. Lukac, 9781439855072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01108974v1</w:t>
+                <w:t xml:space="preserve">hal-00813324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image and Signal Processing - 4rd International Conference ICISP 2010</w:t>
               </w:r>
@@ -1366,510 +1366,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial difference equations on graphs for local and nonlocal image processing</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Olivier Lézoray and Léo Grady. </w:t>
+                <w:t xml:space="preserve">Représentation et traitement couleur dans des espaces polaires : intensité, teinte et saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Fernandez-Maloigne, Ludovic Macaire et Frédérique Robert-Inacio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing and Analysis with Graphs: Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press / Taylor &amp; Francis, Chapter 7 - pp. 175-206, 2012</w:t>
+              <w:t xml:space="preserve">Imagerie numérique : Avancées et perspectives pour la couleur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science Publications, Chapitre 1, 2012, Traité IC2 signal et image, 9782746232051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708971v1</w:t>
+                <w:t xml:space="preserve">hal-00763482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region Segmentation</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">C. Fernandez-Maloigne, F. Robert-Inacio, L. Macaire. </w:t>
+                <w:t xml:space="preserve">Partial difference equations on graphs for local and nonlocal image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Lézoray and Léo Grady. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Color Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Image Processing and Analysis with Graphs: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press / Taylor &amp; Francis, Chapter 7 - pp. 175-206, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108824v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph theory concepts and definitions used in image processing and analysis</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Region Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Fernandez-Maloigne, F. Robert-Inacio, L. Macaire. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing and Analysing With Graphs: Theory and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Color Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Ltd/John Wiley and Sons, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118561966.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813332v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation et traitement couleur dans des espaces polaires : intensité, teinte et saturation</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph theory concepts and definitions used in image processing and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Grady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagerie numérique : Avancées et perspectives pour la couleur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes Science Publications, Chapitre 1, 2012, Traité IC2 signal et image, 9782746232051</w:t>
+              <w:t xml:space="preserve">Image Processing and Analysing With Graphs: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.1-24, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763482v1</w:t>
+                <w:t xml:space="preserve">hal-00813332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation en régions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Fernandez-Maloigne, F. Robert-Inacio, L. Macaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie Numérique : avancées et perspectives pour la couleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, 2011</w:t>
@@ -1898,51 +1898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomedical Microscopic Image Processing by Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saqib Nazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 671, pp.132652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2369,343 +2369,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review of on-board action recognition models in public transportation systems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the quality of whole slide images in cytology from nuclei features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpi.2025.100420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144709v1</w:t>
+                <w:t xml:space="preserve">hal-04964441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learned 3D mesh saliency from multi-scale spiral patch features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JEI.34.5.053045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the quality of whole slide images in cytology from nuclei features</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive review of on-board action recognition models in public transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.100420. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.128311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpi.2025.100420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.128311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964441v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Reference 3D Mesh Quality Assessment Learned From Quality Scores on 2D Projections</w:t>
               </w:r>
@@ -3023,278 +3023,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Slide Image Quality in Digital Pathology: Review and Perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Hodgkin-Huxley neuron model for motion detection in image sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bougleux</w:t>
+                <w:t xml:space="preserve">Hayat Yedjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjelal Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Yedjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.131005-131035. </w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.1123-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3227437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00521-021-06446-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912524v1</w:t>
+                <w:t xml:space="preserve">hal-03331961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hodgkin-Huxley neuron model for motion detection in image sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole Slide Image Quality in Digital Pathology: Review and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Yedjour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boudjelal Meftah</w:t>
+                <w:t xml:space="preserve">Sebastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Yedjour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.1123-1133. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.131005-131035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00521-021-06446-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3227437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331961v1</w:t>
+                <w:t xml:space="preserve">hal-03912524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data Representation Model for Personalized Medicine</w:t>
               </w:r>
@@ -3915,369 +3915,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-guided disocclusion inpainting of synthesized RGB-D images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Tschumperlé</w:t>
+                <w:t xml:space="preserve">People silhouette extraction from people detection bounding boxes in images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2619263⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.182-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391065v1</w:t>
+                <w:t xml:space="preserve">hal-01535499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superpixels for Image Processing and Computer Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emre Celebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People silhouette extraction from people detection bounding boxes in images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Depth-guided disocclusion inpainting of synthesized RGB-D images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93, pp.182-191. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.525-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2619263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535499v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge Detection Based on Hodgkin-Huxley Neuron Model Simulation</w:t>
               </w:r>
@@ -4869,77 +4869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemplar-based Inpainting: Technical Review and new Heuristics for better Geometric Reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5641,993 +5641,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution graph-based analysis of histopathological whole slide images: application to mitotic cell extraction and visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole Slide Microscopic Image Processing - Special Issue Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roullier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+                <w:t xml:space="preserve">Metin Gurcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 35, pp.603-615</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 35 (7-8), pp.493-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2011.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708976v1</w:t>
+                <w:t xml:space="preserve">hal-01108982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal PDEs-based Morphology on Weighted Graphs for Image and Data Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Multi-resolution graph-based analysis of histopathological whole slide images: application to mitotic cell extraction and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.603-615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708975v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Slide Microscopic Image Processing - Special Issue Editorial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
+                <w:t xml:space="preserve">Nonlocal PDEs-based Morphology on Weighted Graphs for Image and Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (2), pp.1504-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2010.2101610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2011.06.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01108982v1</w:t>
+                <w:t xml:space="preserve">hal-00708975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and Analysis of High-Dimensional Masses of Image and Signal Data - Special Issue Editorial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">People re-identification by spectral classification of silhouettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bergevin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Truongcong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 90 (8), pp.2331-2332</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, Special Section on Processing and Analysis of High-Dimensional Masses of Image and Signal Data, 90 (8), pp.2362-2374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108984v1</w:t>
+                <w:t xml:space="preserve">hal-00543515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological hierarchical segmentation and color spaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
+                <w:t xml:space="preserve">Processing and Analysis of High-Dimensional Masses of Image and Signal Data - Special Issue Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bergevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathallah Nouboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (8), pp.2331-2332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00521062v1</w:t>
+                <w:t xml:space="preserve">hal-01108984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial differences as tools for filtering data on graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+                <w:t xml:space="preserve">Morphological hierarchical segmentation and color spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louahdi Khoudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ima.20233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.03.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01108850v1</w:t>
+                <w:t xml:space="preserve">hal-00521062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and Edge Detection Based on Spiking Neural Network Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Benyettou</w:t>
+                <w:t xml:space="preserve">Partial differences as tools for filtering data on graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.2201-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2010.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813320v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People re-identification by spectral classification of silhouettes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Segmentation and Edge Detection Based on Spiking Neural Network Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjelal Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyettou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (2), pp.131-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2009.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00543515v1</w:t>
+                <w:t xml:space="preserve">hal-00813320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based Tools for Microscopic Cellular Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6704,51 +6704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based tools for microscopic cellular image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6883,213 +6883,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Combination Rules of Pairwise Neural Networks Classifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlocal discrete p-Laplacian Driven Image and Manifold Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Cardot</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (5), pp.428-433</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329512v1</w:t>
+                <w:t xml:space="preserve">hal-00329514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal discrete p-Laplacian Driven Image and Manifold Processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Combination Rules of Pairwise Neural Networks Classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11063-007-9058-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329514v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning in Image Processing, Special issue of the EURASIP Journal on Advances in Signal Processing</w:t>
               </w:r>
@@ -7322,51 +7322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (7), pp.1047-1060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7620,51 +7620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph regularization for color image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7717,260 +7717,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00255996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images couleur: Application en microscopie cellulaire.</w:t>
+                <w:t xml:space="preserve">Segmentation of color images from serous cytology for an automated cellular classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinette Revenu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 17 (1), pp.33-45</w:t>
+              <w:t xml:space="preserve">Analytical and Quantitative Cytology and Histology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22 (4), pp.311-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805600v1</w:t>
+                <w:t xml:space="preserve">hal-00954252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of color images from serous cytology for an automated cellular classification</w:t>
+                <w:t xml:space="preserve">Segmentation d'images couleur: Application en microscopie cellulaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lecluse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marinette Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Quantitative Cytology and Histology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 22 (4), pp.311-323</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17 (1), pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954252v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of cytological images using color and mathematical morphology</w:t>
               </w:r>
@@ -7995,64 +7995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (1), pp.1-14</w:t>
@@ -8107,135 +8107,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving GAN Inversion with Joint Identity and Attribute Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensuring the origin of cytological whole slide images through preparation and scanner detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brixtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Bour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">International Conference in Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Las palmas de Gran Canaria, Spain. pp.14-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390857v2</w:t>
+                <w:t xml:space="preserve">hal-05284617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche automatique pour la détection de la saillance visuelle sur des maillages 3D colorés</w:t>
               </w:r>
@@ -8323,152 +8340,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the origin of cytological whole slide images through preparation and scanner detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving GAN Inversion with Joint Identity and Attribute Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fontaine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Lilian Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Computer Analysis of Images and Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Las palmas de Gran Canaria, Spain. pp.14-24</w:t>
+              <w:t xml:space="preserve">ISVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284617v1</w:t>
+                <w:t xml:space="preserve">hal-05390857v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle unifié pour la reconnaissance et la génération d'expressions faciales 3D : manipulation de l'espace latent d'un Auto-Encodeur spiral</w:t>
               </w:r>
@@ -8562,51 +8562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inpainting de maillages 3D couleur par recopie de patchs en spirale *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8828,217 +8828,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un indice d'évaluation sans référence basé sur l'apprentissage profond pour l'évaluation de la qualité des maillages 3D colorés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaineb Ibork</w:t>
+                <w:t xml:space="preserve">Learning 3D mesh saliency from spiral patch features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2025, Beijing (Pékin), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05230505v1</w:t>
+                <w:t xml:space="preserve">hal-05284580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning 3D mesh saliency from spiral patch features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un indice d'évaluation sans référence basé sur l'apprentissage profond pour l'évaluation de la qualité des maillages 3D colorés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ibork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anass Nouri</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2025, Beijing (Pékin), China</w:t>
+              <w:t xml:space="preserve">GRETSI'25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284580v1</w:t>
+                <w:t xml:space="preserve">hal-05230505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Attention Based Multi-Scale Graph Auto-Encoder Network of 3D Meshes</w:t>
               </w:r>
@@ -9050,51 +9050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saqib Nazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9113,580 +9113,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiral patch exemplar-based inpainting of 3D colored meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de méthodes d'édition des attributs faciaux basées sur des modèles génératifs profonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637387v1</w:t>
+                <w:t xml:space="preserve">hal-04798193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation sans référence de la qualité de maillages 3D par combinaison de prédictions sur projections 2D</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spiral patch exemplar-based inpainting of 3D colored meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raja Touahni</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Pattern Recognition and Artificial Intelligence (ICPRAI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644716v1</w:t>
+                <w:t xml:space="preserve">hal-04637387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Automatic Colorimetric Saliency Detection Approach for 3D Meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation sans référence de la qualité de maillages 3D par combinaison de prédictions sur projections 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ibork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaineb Ibork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Touahni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal, Image, Video and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587801v1</w:t>
+                <w:t xml:space="preserve">hal-04644716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A No Reference Deep Quality Assessment Index for 3D Colored Meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fully Automatic Colorimetric Saliency Detection Approach for 3D Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Ibork</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Touahni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2024, Sarawak, Malaysia</w:t>
+              <w:t xml:space="preserve">International Conference on Signal, Image, Video and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775149v1</w:t>
+                <w:t xml:space="preserve">hal-04587801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de méthodes d'édition des attributs faciaux basées sur des modèles génératifs profonds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+                <w:t xml:space="preserve">A No Reference Deep Quality Assessment Index for 3D Colored Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ibork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Touahni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Sarawak, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798193v1</w:t>
+                <w:t xml:space="preserve">hal-04775149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Mesh Saliency from local spiral hop descriptors</w:t>
               </w:r>
@@ -9969,1224 +9969,1224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contours actifs pour signaux sur graphes</w:t>
+                <w:t xml:space="preserve">Ligne de partage des eaux stochastique par ordres de permutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images GRETSI 2022</w:t>
+              <w:t xml:space="preserve">28ème Colloque Francophone du Traitement du Signal et des Images GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774375v1</w:t>
+                <w:t xml:space="preserve">hal-03774376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau profond de matrices symétriques définies positives pour la reconnaissance en temps réel des gestes de la main en 3D</w:t>
+                <w:t xml:space="preserve">Space-Time Memory networks for multi-person skeleton body part detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostefa Ben Naceur</w:t>
+                <w:t xml:space="preserve">Rémi Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+                <w:t xml:space="preserve">Ankur Mahtani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque Francophone du Traitement du Signal et des Images GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Pattern Recognition and Artificial Intelligence ICPRAI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774378v1</w:t>
+                <w:t xml:space="preserve">hal-03686107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical approach for the classification of multi-class skin lesions based on deep convolutional neural networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contours actifs pour signaux sur graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRAI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688422v1</w:t>
+                <w:t xml:space="preserve">hal-03774375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN 3D pour la reconnaissance des émotions faciales dans des vidéos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Haddad</w:t>
+                <w:t xml:space="preserve">Hierarchical approach for the classification of multi-class skin lesions based on deep convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjelal Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPRAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09282-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774380v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligne de partage des eaux stochastique par ordres de permutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseau profond de matrices symétriques définies positives pour la reconnaissance en temps réel des gestes de la main en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Ben Naceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque Francophone du Traitement du Signal et des Images GRETSI 2022</w:t>
+              <w:t xml:space="preserve">28ème Colloque Francophone du Traitement du Signal et des Images GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774376v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Time Memory networks for multi-person skeleton body part detection</w:t>
+                <w:t xml:space="preserve">CNN 3D pour la reconnaissance des émotions faciales dans des vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Jad Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankur Mahtani</w:t>
+                <w:t xml:space="preserve">Philippe Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Pattern Recognition and Artificial Intelligence ICPRAI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686107v1</w:t>
+                <w:t xml:space="preserve">hal-03774380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic permutation ordering watershed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Network For End-To-End Text-Independent Speaker Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajdi Ghezaiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internation conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan (virtual), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9413293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330433v1</w:t>
+                <w:t xml:space="preserve">hal-03086433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'instance dans des images fisheye</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic permutation ordering watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ankur Mahtani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin (virtual), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339664v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Deep Symmetric Positive Definite Manifold Network for Real-Time 3D Hand Gesture Recognition</w:t>
+                <w:t xml:space="preserve">Segmentation d'instance dans des images fisheye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostefa Ben Naceur</w:t>
+                <w:t xml:space="preserve">Rémi Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+                <w:t xml:space="preserve">Ankur Mahtani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Face and Gesture Recognition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Jodhpur, India</w:t>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531927v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph signal active contours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lightweight Deep Symmetric Positive Definite Manifold Network for Real-Time 3D Hand Gesture Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Ben Naceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR - IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Face and Gesture Recognition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Jodhpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107668v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin lesion classification using convolutional neural networks based on Multi-Features Extraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph signal active contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Computer Analysis of Images and Patterns (CAIP 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR - IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363212v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Recurrent High-order Statistics for Skeleton-based Hand Gesture Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skin lesion classification using convolutional neural networks based on Multi-Features Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyahia Samia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Meftah Boudjelal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR - IEEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Computer Analysis of Images and Patterns (CAIP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nicosie (virtual), Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89128-2_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107675v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Network For End-To-End Text-Independent Speaker Identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Learning Recurrent High-order Statistics for Skeleton-based Hand Gesture Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation conference on Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR - IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Milan (virtual), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086433v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction by gesture recognition: a tool to virtually revive the automata of the Antiquity</w:t>
               </w:r>
@@ -11276,64 +11276,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Scattering Transform and CNN for Closed Set Speaker Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ghezaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11371,64 +11371,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering transform et réseaux convolutionels pour l'identification du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Ghezaiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11479,77 +11479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-CNN for Facial Emotion Recognition in Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, San Diego (Virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11732,567 +11732,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network based on SPD manifold learning for skeleton-based hand gesture recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
+                <w:t xml:space="preserve">Saillance visuelle globale : fusion des saillances géométrique et colorimétrique et applications pour les maillages 3D colorés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Regognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456437v1</w:t>
+                <w:t xml:space="preserve">hal-02155733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels basés patchs pour l'extraction interactive de contours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">3D COLORED MESH STRUCTURE-PRESERVING FILTERING WITH ADAPTIVE P-LAPLACIAN ON DIRECTED GRAPHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE International Conference on Image Processing (ICIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272367v1</w:t>
+                <w:t xml:space="preserve">hal-02297223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition morphologique de signaux sur graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+                <w:t xml:space="preserve">A neural network based on SPD manifold learning for skeleton-based hand gesture recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Regognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272358v1</w:t>
+                <w:t xml:space="preserve">hal-02456437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saillance visuelle globale : fusion des saillances géométrique et colorimétrique et applications pour les maillages 3D colorés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+                <w:t xml:space="preserve">Potentiels basés patchs pour l'extraction interactive de contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoraya Ben Chattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2019</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155733v1</w:t>
+                <w:t xml:space="preserve">hal-02272367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D COLORED MESH STRUCTURE-PRESERVING FILTERING WITH ADAPTIVE P-LAPLACIAN ON DIRECTED GRAPHS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Édition morphologique de signaux sur graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anass Nouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Image Processing (ICIP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02297223v1</w:t>
+                <w:t xml:space="preserve">hal-02272358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeleton-Based Hand Gesture Recognition by Learning SPD Matrices with Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Automatic Face and Gesture Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12317,51 +12317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage p-Laplacien adaptatif et guidé pour le traitement de la couleur associée à des nuages de points 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12406,394 +12406,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs locaux et super-graphe pour la classification de graphes symboliques avec des réseaux convolutionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patch-based potentials for interactive contour extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoraya Ben Chattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évariste Daller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+                <w:t xml:space="preserve">Atef Hamouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception, RFIAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jun 2018, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796587v1</w:t>
+                <w:t xml:space="preserve">hal-01937109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch-based potentials for interactive contour extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Local Patterns and Supergraph for Chemical Graph Classification with Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évariste Daller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atef Hamouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition - Joint IAPR International Workshop 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937109v1</w:t>
+                <w:t xml:space="preserve">hal-01865180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Patterns and Supergraph for Chemical Graph Classification with Convolutional Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Motifs locaux et super-graphe pour la classification de graphes symboliques avec des réseaux convolutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évariste Daller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural, Syntactic, and Statistical Pattern Recognition - Joint IAPR International Workshop 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Pékin, China</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception, RFIAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865180v1</w:t>
+                <w:t xml:space="preserve">hal-01796587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Laplacians on Directed Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Abu-Aisheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12844,51 +12844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-Laplacian regularization of signals on directed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Abu Aisheh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12920,1547 +12920,1534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global visual saliency: geometric and colorimetric saliency fusion and its applications for 3D colored meshes</w:t>
+                <w:t xml:space="preserve">3D Blind Mesh Quality Assessment Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing, Theory, Tools &amp; Applications (IPTA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve"> IS&amp;T International Symposium on Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Burlingame, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666354v1</w:t>
+                <w:t xml:space="preserve">hal-01489780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic spectral-spatial permutation ordering combination for nonlocal morphological processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global visual saliency: geometric and colorimetric saliency fusion and its applications for 3D colored meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2017, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing, Theory, Tools &amp; Applications (IPTA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526273v1</w:t>
+                <w:t xml:space="preserve">hal-01666354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice d'évaluation sans référence de la qualité des maillages 3D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+                <w:t xml:space="preserve">Stochastic spectral-spatial permutation ordering combination for nonlocal morphological processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIè colloque GRETSI Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France</w:t>
+              <w:t xml:space="preserve">International Conference on Systems, Signals and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2017, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595957v1</w:t>
+                <w:t xml:space="preserve">hal-01526273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice d'évaluation avec référence de la qualité des maillages 3D basé sur la saillance visuelle</w:t>
+                <w:t xml:space="preserve">Indice d'évaluation sans référence de la qualité des maillages 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COmpression et REpresentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">XXVIè colloque GRETSI Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713962v1</w:t>
+                <w:t xml:space="preserve">hal-01595957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D COLORED MESH GRAPH SIGNALS MULTI-LAYER MORPHOLOGICAL ENHANCEMENT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indice d'évaluation avec référence de la qualité des maillages 3D basé sur la saillance visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASS P2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, New Orleans, LA, United States</w:t>
+              <w:t xml:space="preserve">Colloque COmpression et REpresentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486190v1</w:t>
+                <w:t xml:space="preserve">hal-01713962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Blind Mesh Quality Assessment Index</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D COLORED MESH GRAPH SIGNALS MULTI-LAYER MORPHOLOGICAL ENHANCEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IS&amp;T International Symposium on Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Burlingame, CA, United States</w:t>
+              <w:t xml:space="preserve">42nd IEEE International Conference on Acoustics, Speech and Signal Processing (ICASS P2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, New Orleans, LA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489780v1</w:t>
+                <w:t xml:space="preserve">hal-01486190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désoccultation de cartes de profondeurs pour la synthèse de vues virtuelles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Tschumperlé</w:t>
+                <w:t xml:space="preserve">Saillance visuelle multi-échelles des maillages 3D colorés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320967v1</w:t>
+                <w:t xml:space="preserve">hal-01375863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désoccultation d'images basée patches pour la synthèse de vues virtuelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Tschumperlé</w:t>
+                <w:t xml:space="preserve">Full-reference saliency-based 3D mesh quality assessment index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, United States. pp.1007 - 1011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320960v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold-based mathematical morphology for graph signal editing of colored images and meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désoccultation de cartes de profondeurs pour la synthèse de vues virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">RFIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381320v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH DYNAMIC RANGE IMAGE PROCESSING USING MANIFOLD-BASED ORDERING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désoccultation d'images basée patches pour la synthèse de vues virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">RFIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411026v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saillance visuelle multi-échelles des maillages 3D colorés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HIGH DYNAMIC RANGE IMAGE PROCESSING USING MANIFOLD-BASED ORDERING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REprésentation des Signaux Audiovisuels (CORESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375863v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-reference saliency-based 3D mesh quality assessment index</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manifold-based mathematical morphology for graph signal editing of colored images and meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01413778v1</w:t>
+                <w:t xml:space="preserve">hal-01381320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement non-local de nuages de points colorés 3D : opportunités pour l' héritage culturel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+                <w:t xml:space="preserve">Diffusion de labels multivaluée pour la segmentation semi-supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252876v1</w:t>
+                <w:t xml:space="preserve">hal-01169448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de signaux sociaux non verbaux de vidéos d'entretiens en face à face</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bovée</w:t>
+                <w:t xml:space="preserve">Saillance visuelle multi-échelle des maillages 3D par patches locaux adaptatifs pour la sélection des points de vues optimaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161917v1</w:t>
+                <w:t xml:space="preserve">hal-01252880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Saliency of 3D Colored Meshes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Traitement non-local de nuages de points colorés 3D : opportunités pour l' héritage culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162996v2</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion sur graphes et placement automatique de germes pour la sur-segmentation d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+                <w:t xml:space="preserve">Analyse de signaux sociaux non verbaux de vidéos d'entretiens en face à face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bovée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169457v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange Spatio-temporel de Patchs pour une Réduction d'Artefacts Préservant la Géométrie des Images et des Vidéos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14492,446 +14479,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition multi-échelle de signaux sur graphes Application à la manipulation de détails</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hidane</w:t>
+                <w:t xml:space="preserve">Depth-Aware Patch-based Image Disocclusion for Virtual View Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">SIGGRAPH Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252878v1</w:t>
+                <w:t xml:space="preserve">hal-01206537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-Aware Patch-based Image Disocclusion for Virtual View Synthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Tschumperlé</w:t>
+                <w:t xml:space="preserve">Décomposition multi-échelle de signaux sur graphes Application à la manipulation de détails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206537v1</w:t>
+                <w:t xml:space="preserve">hal-01252878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar-based Video Completion with Geometry-guided Space-time Patch Blending</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Tschumperlé</w:t>
+                <w:t xml:space="preserve">Multi-Scale Saliency of 3D Colored Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206541v1</w:t>
+                <w:t xml:space="preserve">hal-01162996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Algorithme d'Inpainting par Motif Utilisant des Heuristiques Locales et Globales pour une Meilleure Cohérence Géométrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Diffusion sur graphes et placement automatique de germes pour la sur-segmentation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169470v1</w:t>
+                <w:t xml:space="preserve">hal-01169457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph Based People Silhouette Segmentation Using Combined Probabilities Extracted from Appearance, Shape Template Prior, and Color Distributions</w:t>
               </w:r>
@@ -15028,377 +14989,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patch-Based Mathematical Morphology for Image Processing, Segmentation and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+                <w:t xml:space="preserve">Un Algorithme d'Inpainting par Motif Utilisant des Heuristiques Locales et Globales pour une Meilleure Cohérence Géométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252874v1</w:t>
+                <w:t xml:space="preserve">hal-01169470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de cartes de profondeur basée sur les superpixels pour la synthèse de vue RGB-D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+                <w:t xml:space="preserve">Patch-Based Mathematical Morphology for Image Processing, Segmentation and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Catane, Italy. pp.46-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25903-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169455v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-directed Spatial Patch Blending for Pattern-based Inpainting Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Exemplar-based Video Completion with Geometry-guided Space-time Patch Blending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">SIGGRAPH Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164064v1</w:t>
+                <w:t xml:space="preserve">hal-01206541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superpixel-based depth map inpainting for RGB-D view synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15430,1633 +15391,1663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh saliency with adaptive local patches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Restauration de cartes de profondeur basée sur les superpixels pour la synthèse de vue RGB-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging, Three-Dimensional Image Processing, Measurement (3DIPM), and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Francisco, France</w:t>
+              <w:t xml:space="preserve">Gretsi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252856v1</w:t>
+                <w:t xml:space="preserve">hal-01169455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalued label diffusion for semi-supervised segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+                <w:t xml:space="preserve">Mesh saliency with adaptive local patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">SPIE Electronic Imaging, Three-Dimensional Image Processing, Measurement (3DIPM), and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153773v1</w:t>
+                <w:t xml:space="preserve">hal-01252856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode génétiquement optimisée d'extraction de personnes par coupe de graphe de superpixels pour l'environnement embarqué</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Meurie</w:t>
+                <w:t xml:space="preserve">Tensor-directed Spatial Patch Blending for Pattern-based Inpainting Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252881v1</w:t>
+                <w:t xml:space="preserve">hal-01164064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saillance visuelle multi-échelle des maillages 3D par patches locaux adaptatifs pour la sélection des points de vues optimaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Une méthode génétiquement optimisée d'extraction de personnes par coupe de graphe de superpixels pour l'environnement embarqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252880v1</w:t>
+                <w:t xml:space="preserve">hal-01252881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion de labels multivaluée pour la segmentation semi-supervisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Multivalued label diffusion for semi-supervised segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169448v1</w:t>
+                <w:t xml:space="preserve">hal-01153773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based skin lesion segmentation of multispectral dermoscopic images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eikonal-based vertices growing and iterative seeding for efficient graph-based segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080036v1</w:t>
+                <w:t xml:space="preserve">hal-01080017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data model for graph-cut segmentation: application to automatic melanoma delineation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marinette Revenu</w:t>
+                <w:t xml:space="preserve">A smarter exemplar-based inpainting algorithm using local and global heuristics for more geometric coherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080049v1</w:t>
+                <w:t xml:space="preserve">hal-01080029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetically Optimized Graph-based People extraction method for embedded transportation systems real conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph-based skin lesion segmentation of multispectral dermoscopic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Berbineau</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Revenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International IEEE Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
+              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080271v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric PDEs on weighted graphs for semi-supervised classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New data model for graph-cut segmentation: application to automatic melanoma delineation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razmig Kéchichian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Toutain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+                <w:t xml:space="preserve">Hao Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, 2012, Detroit, United States</w:t>
+              <w:t xml:space="preserve">ICIP 2014 - 21st IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108860v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph signal decomposition for multi-scale detail manipulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+                <w:t xml:space="preserve">A Genetically Optimized Graph-based People extraction method for embedded transportation systems real conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Meurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International IEEE Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024886v1</w:t>
+                <w:t xml:space="preserve">hal-01080271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smarter exemplar-based inpainting algorithm using local and global heuristics for more geometric coherence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Tschumperlé</w:t>
+                <w:t xml:space="preserve">Geometric PDEs on weighted graphs for semi-supervised classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2012, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080029v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eikonal-based vertices growing and iterative seeding for efficient graph-based segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Toutain</w:t>
+                <w:t xml:space="preserve">Graph signal decomposition for multi-scale detail manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. 6 pp., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080017v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifting Scheme on Graphs with Application to Image Representation</w:t>
+                <w:t xml:space="preserve">Schéma de lifting sur graphes et application à l'approximation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP), Graph Signal Processing Symposium, 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Austin, United States. 4 p</w:t>
+              <w:t xml:space="preserve">CORESA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Creusot, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073149v1</w:t>
+                <w:t xml:space="preserve">hal-01073142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme rapide de fondu spatial pour la réduction d'artefacts visuels des méthodes d'inpainting &amp;quot; basés patch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Spatial patch blending for artefact reduction in pattern-based inpainting techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels(CORESA), 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. 8 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265566v1</w:t>
+                <w:t xml:space="preserve">hal-00927512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Spatial Patch Blending Algorithm for Artefact Reduction in Pattern-based Image Inpainting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Tschumperlé</w:t>
+                <w:t xml:space="preserve">Lifting Scheme on Graphs with Application to Image Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH Asia 2013 Technical Briefs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP), Graph Signal Processing Symposium, 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Austin, United States. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932281v1</w:t>
+                <w:t xml:space="preserve">hal-01073149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des pseudo-gris pour la visualisation d'images scalaires sur des périphériques d'affichage couleur à faible profondeur de bits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Un algorithme rapide de fondu spatial pour la réduction d'artefacts visuels des méthodes d'inpainting &amp;quot; basés patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID112</w:t>
+              <w:t xml:space="preserve">Compression et Représentation des Signaux Audiovisuels(CORESA), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927554v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal Segmentation of Point Clouds with Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17098,1383 +17089,1396 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Conference on Signal and Information Processing (GlobalSIP), Graph Signal Processing Symposium, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Austin, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified geometric model for virtual slide images processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Desquesnes</w:t>
+                <w:t xml:space="preserve">Morphological PDEs on graphs for filtering and inpainting of point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Adaptation and Learning in Control and Signal Processing (IFAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Trieste, Italy. pp.542-547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2013.6703800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932532v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological PDEs on graphs for filtering and inpainting of point clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lozes</w:t>
+                <w:t xml:space="preserve">A unified geometric model for virtual slide images processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Image and Signal Processing and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Adaptation and Learning in Control and Signal Processing (IFAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Caen, France. pp.629-634</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132527v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de fronts généralisée sur graphes pondérés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+                <w:t xml:space="preserve">A Fast Spatial Patch Blending Algorithm for Artefact Reduction in Pattern-based Image Inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGGRAPH Asia 2013 Technical Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Hong Kong SAR China. pp.8:1--8:4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2542355.2542365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927586v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondu spatial de patchs pour la réduction des artéfacts dans des méthodes génériques d'inpainting &amp;quot;basées motif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Extension des pseudo-gris pour la visualisation d'images scalaires sur des périphériques d'affichage couleur à faible profondeur de bits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tschumperlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID199</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927558v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement non-local de nuages de points colorés 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lozes</w:t>
+                <w:t xml:space="preserve">Propagation de fronts généralisée sur graphes pondérés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID387</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927581v1</w:t>
+                <w:t xml:space="preserve">hal-00927586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma de lifting sur graphes et application à l'approximation d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hidane</w:t>
+                <w:t xml:space="preserve">Fondu spatial de patchs pour la réduction des artéfacts dans des méthodes génériques d'inpainting &amp;quot;basées motif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Daisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tschumperlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Creusot, France. 6 p</w:t>
+              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073142v1</w:t>
+                <w:t xml:space="preserve">hal-00927558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patch blending for artefact reduction in pattern-based inpainting techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Tschumperlé</w:t>
+                <w:t xml:space="preserve">Traitement non-local de nuages de points colorés 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns (CAIP'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, York, United Kingdom. 8 pp</w:t>
+              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927512v1</w:t>
+                <w:t xml:space="preserve">hal-00927581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Convolutional Neural Networks for Vision-based Classification of Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Buyssens</w:t>
+                <w:t xml:space="preserve">Nonlocal processing of 3D colored point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tsukuba, Japan. pp.1968-1971</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813419v1</w:t>
+                <w:t xml:space="preserve">hal-01108865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal PdEs on graphs for active contours models with applications to image segmentation and data clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Kyoto, Japan. pp.873 - 876-, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized fronts propagation on weighted graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Desquesnes</w:t>
+                <w:t xml:space="preserve">Multiscale Convolutional Neural Networks for Vision-based Classification of Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buyssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algoritmy - 19th Conference on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, South Korea. pp.342-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-37444-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813422v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine Learning Regression scheme to design a FR-Image Quality Assessment Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Generalized fronts propagation on weighted graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Colour in Graphics, Imaging, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Amsterdam, Netherlands. pp.35-42</w:t>
+              <w:t xml:space="preserve">Algoritmy - 19th Conference on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Slovakia. pp.371-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813412v1</w:t>
+                <w:t xml:space="preserve">hal-00813422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of whole slide images of equine tendinopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Toutain</w:t>
+                <w:t xml:space="preserve">A Machine Learning Regression scheme to design a FR-Image Quality Assessment Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAR (International Conference on Image Analysis and Recognition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Colour in Graphics, Imaging, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Amsterdam, Netherlands. pp.35-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813402v1</w:t>
+                <w:t xml:space="preserve">hal-00813412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal and Multivariate Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of whole slide images of equine tendinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Audigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Busoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (IEEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466812⟩</w:t>
+              <w:t xml:space="preserve">ICIAR (International Conference on Image Analysis and Recognition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aveiro, Portugal. pp.440-447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31298-4_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813414v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDEs-based morphology on graphs for cytological slides segmentation and clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18493,582 +18497,569 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Barcelone, Spain. pp.1619-1622, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal processing of 3D colored point clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lozes</w:t>
+                <w:t xml:space="preserve">Nonlocal and Multivariate Mathematical Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orlando, United States. pp.129-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108865v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the infinity Laplacian Equation on Graph with Applications to image and Manifolds Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage de treillis complets pour une morphologie mathématique multivariée sur variétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, r, Morocco. 7 p</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808903v1</w:t>
+                <w:t xml:space="preserve">hal-00809000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scale-Space Based Hierarchical Representation of Discrete Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hidane</w:t>
+                <w:t xml:space="preserve">On the infinity Laplacian Equation on Graph with Applications to image and Manifolds Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, r, Morocco. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812281v1</w:t>
+                <w:t xml:space="preserve">hal-00808903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Representation of Discrete Data on Graphs</w:t>
+                <w:t xml:space="preserve">A Scale-Space Based Hierarchical Representation of Discrete Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.285-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808924v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDEs Level Sets on Weighted Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Desquesnes</w:t>
+                <w:t xml:space="preserve">Computer Aided Cancer Diagnosis for serous effusion cytology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pathology Visions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808939v1</w:t>
+                <w:t xml:space="preserve">hal-00809006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete infinity harmonic functions: towards a unified interpolation framework on graphs</w:t>
               </w:r>
@@ -19152,446 +19143,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Aided Cancer Diagnosis for serous effusion cytology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Lecluse</w:t>
+                <w:t xml:space="preserve">Segmentation d'images multi-résolution : application à l'extraction des mitoses en imagerie histologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology Visions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809006v1</w:t>
+                <w:t xml:space="preserve">hal-00708977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images multi-résolution : application à l'extraction des mitoses en imagerie histologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roullier</w:t>
+                <w:t xml:space="preserve">Hierarchical Representation of Discrete Data on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Spain. pp.186-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708977v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode de diffusion géometrique sur graphe pour la segmentation d'images et la classification de données de grandes dimensions</w:t>
+                <w:t xml:space="preserve">PDEs Level Sets on Weighted Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3377-3380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809049v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation multi-échelle hiérarchique de données définies sur des graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hidane</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode de diffusion géometrique sur graphe pour la segmentation d'images et la classification de données de grandes dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708978v1</w:t>
+                <w:t xml:space="preserve">hal-00809049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification par réseaux de neurones pour la reconnaissance de caractères. Application à la lecture de plaques d'immatriculation</w:t>
               </w:r>
@@ -19679,165 +19653,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de treillis complets pour une morphologie mathématique multivariée sur variétés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation multi-échelle hiérarchique de données définies sur des graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. 4 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809000v1</w:t>
+                <w:t xml:space="preserve">hal-00708978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitosis Extraction in Breast-Cancer Histopathological Whole Slide Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19897,51 +19897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation multi résolution à base de graphes d'images de lames entières histologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19966,64 +19966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based multi-resolution segmentation of histological whole slide images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20077,1731 +20077,1718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based morphological processing of multivariate microscopy images and data bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlocal Multiscale Hierarchical Decomposition on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rotterdam, Netherlands. pp.1285-1288, </w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Heraklion, Crete, Greece. pp.638-650, </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15561-1_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521066v1</w:t>
+                <w:t xml:space="preserve">hal-00521070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Microscopic Segmentation with Spiking Neuron Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph-based morphological processing of multivariate microscopy images and data bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Benyettou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Thessaloniki, Greece. pp.117-126, </w:t>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rotterdam, Netherlands. pp.1285-1288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15819-3_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521071v1</w:t>
+                <w:t xml:space="preserve">hal-00521066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal Multiscale Hierarchical Decomposition on Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hidane</w:t>
+                <w:t xml:space="preserve">Cell Microscopic Segmentation with Spiking Neuron Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjelal Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benyettou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Heraklion, Crete, Greece. pp.638-650, </w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Thessaloniki, Greece. pp.117-126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15561-1_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15819-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521070v1</w:t>
+                <w:t xml:space="preserve">hal-00521071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Algorithms for Image and High Dimensional Data Processing Using Eikonal Equation on Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+                <w:t xml:space="preserve">Color VQ-based Image Compression by Manifold Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Las Vegas, Nevada, United States. pp.647-658, </w:t>
+              <w:t xml:space="preserve">International Conference on Image and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Trois-Rivières, Canada. pp.79-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17274-8_63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13681-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708981v1</w:t>
+                <w:t xml:space="preserve">hal-00521069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color VQ-based Image Compression by Manifold Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Kernel-Based Implicit Regularization of Structured Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13681-8_10⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.2142 - 2145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521069v1</w:t>
+                <w:t xml:space="preserve">hal-00521068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel-Based Implicit Regularization of Structured Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Dupé</w:t>
+                <w:t xml:space="preserve">Efficient Algorithms for Image and High Dimensional Data Processing Using Eikonal Equation on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Istanbul, Turkey. pp.2142 - 2145, </w:t>
+              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Las Vegas, Nevada, United States. pp.647-658, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17274-8_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521068v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Quality Assessment with Manifold and Machine Learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manifold and Data Filtering on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance VI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Topological learning 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France. 10 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363265v1</w:t>
+                <w:t xml:space="preserve">hal-00410670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de qualité d'images couleur par combinaison de classifieurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charrier</w:t>
+                <w:t xml:space="preserve">Nonlocal Graph Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.5-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403944v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologie Mathématique sur graphes pondérés de topologie arbitraire - Traitements non locaux d'images et de données multi-variées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+                <w:t xml:space="preserve">Image Quality Assessment with Manifold and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Quality and System Performance VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, United States. 11 pp, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.810164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403943v1</w:t>
+                <w:t xml:space="preserve">hal-00363265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Eikonal Equation over Weighted Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Scale Space and Variational Methods in Computer Vision (SSVM 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Voss, Norway. pp.187-199, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02256-2_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-Down segmentation of histological images using a digital deformable model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulette Herlin</w:t>
+                <w:t xml:space="preserve">Morphologie Mathématique sur graphes pondérés de topologie arbitraire - Traitements non locaux d'images et de données multi-variées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France. 4 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00521058v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank transformation and Manifold Learning for Multivariate Mathematical Morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top-Down segmentation of histological images using a digital deformable model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vieilleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Plancoulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Visual Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Las Vegas, United States. pp.327-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10331-5_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380591v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning complete lattices for manifold mathematical morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de qualité d'images couleur par combinaison de classifieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.1-4</w:t>
+              <w:t xml:space="preserve">Gretsi 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France. 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403941v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold and Data Filtering on Graphs</w:t>
+                <w:t xml:space="preserve">Rank transformation and Manifold Learning for Multivariate Mathematical Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Topological learning 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France. 10 pp</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410670v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal Graph Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+                <w:t xml:space="preserve">Learning complete lattices for manifold mathematical morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.5-9, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00403942v1</w:t>
+                <w:t xml:space="preserve">hal-00403941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse Noise Removal by Spectral Clustering and Regularization on Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiresolution Image VQ Compression by Color Codebook Reordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Tampa, United States</w:t>
+              <w:t xml:space="preserve">Color in Graphics, Imaging, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Barcelone, Spain. pp.357-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332401v1</w:t>
+                <w:t xml:space="preserve">hal-00329518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal Morphological Levelings by Partial Difference Equations over Weighted Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21855,563 +21842,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiking neuron network for image segmentation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impulse Noise Removal by Spectral Clustering and Regularization on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maghrebian Conference on Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Algeria. pp.13-17</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329522v1</w:t>
+                <w:t xml:space="preserve">hal-00332401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning graph neighborhood topological order for image and manifold morphological processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spiking neuron network for image segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjelal Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debakla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Sydney, Australia. pp.350-355</w:t>
+              <w:t xml:space="preserve">Maghrebian Conference on Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Algeria. pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329520v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Difference Equations over Graphs: Morphological Processing of Arbitrary Discrete Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Learning graph neighborhood topological order for image and manifold morphological processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Computer Vision (ECCV 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Computer and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sydney, Australia. pp.350-355</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333390v1</w:t>
+                <w:t xml:space="preserve">hal-00329520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying local and nonlocal processing with partial difference operators on weighted graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial Difference Equations over Graphs: Morphological Processing of Arbitrary Discrete Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Local and Non-Local Approximation in Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Computer Vision (ECCV 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.668-680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88690-7_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329521v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Segmentation with Spiking Neuron Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benyettou</w:t>
+                <w:t xml:space="preserve">Unifying local and nonlocal processing with partial difference operators on weighted graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Debakla</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Mediterranean Conference on Intelligent Systems and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Algeria. pp.15-19</w:t>
+              <w:t xml:space="preserve">International Workshop on Local and Non-Local Approximation in Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lausanne, Switzerland. pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329523v1</w:t>
+                <w:t xml:space="preserve">hal-00329521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Clustering with Spiking Neuron Network</w:t>
               </w:r>
@@ -22499,412 +22473,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal graph regularization for image colorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image Segmentation with Spiking Neuron Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjelal Meftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Debakla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Tampa, United States</w:t>
+              <w:t xml:space="preserve">1st Mediterranean Conference on Intelligent Systems and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Algeria. pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00332400v1</w:t>
+                <w:t xml:space="preserve">hal-00329523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Difference Equations on Graphs for Mathematical Morphology Operators overs Images and Manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Nonlocal graph regularization for image colorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tampa, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333382v1</w:t>
+                <w:t xml:space="preserve">hal-00332400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A color image quality assessment using a reduced-reference image machine learning expert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezoray</w:t>
+                <w:t xml:space="preserve">Partial Difference Equations on Graphs for Mathematical Morphology Operators overs Images and Manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lézoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.766473⟩</w:t>
+              <w:t xml:space="preserve">15th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.801-804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2008.4711876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329517v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution Image VQ Compression by Color Codebook Reordering</w:t>
+                <w:t xml:space="preserve">A color image quality assessment using a reduced-reference image machine learning expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Color in Graphics, Imaging, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.766473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329518v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EA multi-model selection for SVM multiclass schemes</w:t>
               </w:r>
@@ -23011,51 +23011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterless discrete regularization on graphs for color image filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23236,51 +23236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées COmpression et REprésentation des Signaux Audiovisuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Caen, France. pp.236-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23560,51 +23560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIS'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Paisley, United Kingdom. pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23668,51 +23668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGIP 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, St-Etienne, France. pp.170-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23776,51 +23776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Revenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Interface'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Trois-Rivieres, Canada. pp.312-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23839,277 +23839,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of cytological image using color and mathematical morphology</w:t>
+                <w:t xml:space="preserve">Segmentation d'Images Couleur : application à la cytologie des séreuses en vue d'un tri informatique cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on Stereology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Amsterdam, Netherlands. 10 pp</w:t>
+              <w:t xml:space="preserve">11e Congrès Reconnaissance des formes et intelligence artificielle (RFIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Clermont-Ferrand, France. pp.287-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964895v1</w:t>
+                <w:t xml:space="preserve">hal-00960829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'Images Couleur : application à la cytologie des séreuses en vue d'un tri informatique cellulaire</w:t>
+                <w:t xml:space="preserve">Segmentation of cytological image using color and mathematical morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Elmoataz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès Reconnaissance des formes et intelligence artificielle (RFIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Clermont-Ferrand, France. pp.287-295</w:t>
+              <w:t xml:space="preserve">European conference on Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Amsterdam, Netherlands. 10 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960829v1</w:t>
+                <w:t xml:space="preserve">hal-00964895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId449"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -24185,51 +24185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E252E76C"/>
+    <w:nsid w:val="C4F2AC79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24416,51 +24416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lezoray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0540-543X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17227687X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7326-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Sun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Nouboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813324v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjelal Meftah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soni Chaturvedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleefia A. Khurshid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benyettou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Thong Ta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763482v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-849-9.ch079" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Nazir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.132652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332932v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.34.5.053045" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Caillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2025.100420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ibork" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Touahni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3435377" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benyahia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2021.101701" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bougleux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3227437" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Yedjour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Yedjour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06446-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rebbah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJHISI.295822" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2021.100561" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyong Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116245" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0576" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coniglio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.5.051210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buyssens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daisy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2619263" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Celebi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedjour Hayat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyettou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0803-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.12.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9354-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254044v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lozes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.08.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2411437" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desquesnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lakhdari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2014.01.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNZ3DMHB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2336548" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0348-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0380-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2216504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.01.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDP5204L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roullier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708975v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2101610" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Gurcan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2011.06.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6JQTNRV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bergevin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20233" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-735WBT49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108850v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.03.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86B5NC45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Truongcong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sch&#252;pp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.10.029" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3TR36XB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329512v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-007-9058-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/927950" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467808003192" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163573v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2006.11.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCJG7VN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Revenu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gougeon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecluse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954256v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390857v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230497v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Asiyabi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230505v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644716v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587801v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775149v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.17.3DIA-103" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189541v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA58351.2023.10278663" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688422v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774380v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Haddad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774376v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686107v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330433v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339664v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531927v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Samia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Boudjelal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89128-2_45" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107675v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ghezaiel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413293" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955532v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272367v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraya Ben Chattah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272358v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155733v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297223v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803642" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133684v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01796587v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Daller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937109v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01865180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu Aisheh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526273v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595957v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713962v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486190v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320967v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320960v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381320v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411026v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Christophe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532509" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252876v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161917v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bov&#233;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162996v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169457v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169462v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252878v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206537v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206541v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169470v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_26" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252874v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169455v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153769v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252856v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153773v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252881v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252880v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169448v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080036v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080049v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Gong" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080271v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108860v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toutain" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024886v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025409" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080029v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080017v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073149v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265566v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932281v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542355.2542365" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927554v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick David" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073146v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132527v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703800" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927558v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927581v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073142v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927512v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813419v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37444-9_27" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708972v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813422v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813402v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Busoni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31298-4_52" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813414v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466812" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813420v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235886" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108865v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808903v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812281v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116144" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808924v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116433" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813251v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghoniem" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115690" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809006v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Elie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708977v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809049v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809027v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gratin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Gauthier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809000v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708980v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_52" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521067v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490390" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521066v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490231" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521071v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15819-3_16" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521070v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15561-1_46" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17274-8_63" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521069v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_10" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521068v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.525" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363265v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810164" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403944v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403943v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404070v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02256-2_16" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521058v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plancoulaine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10331-5_31" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7B6M4XNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380591v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403941v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410670v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403942v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332401v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333396v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761413" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329522v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debakla" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaagane" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329520v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333390v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88690-7_50" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329521v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329523v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329519v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Qingxiang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332400v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333382v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711876" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329517v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766473" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329518v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026336v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333522v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74260-9_5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026330v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333386v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978505v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805620v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960790v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960804v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964895v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960829v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lezoray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0540-543X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17227687X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7326-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100427v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezoray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01100436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Sun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;zoray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Grady" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmoataz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Nouboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Nouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763480v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Angulo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjelal Meftah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soni Chaturvedi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleefia A. Khurshid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benyettou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Thong Ta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Macaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561966.ch5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-849-9.ch079" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Nazir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.132652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barthe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brixtel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Caillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemoine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renouf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2025.100420" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.34.5.053045" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128311" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ibork" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Touahni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3435377" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benyahia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2021.101701" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938455v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxaa089" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Yedjour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Yedjour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06446-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bougleux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3227437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Kadi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rebbah" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJHISI.295822" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imu.2021.100561" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalm&#237;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungyong Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2021.116245" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0576" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coniglio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.27.5.051210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.12.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Celebi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buyssens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daisy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschumperl&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2619263" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579173v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yedjour Hayat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyettou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0803-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2015.12.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9354-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254044v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lozes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.08.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147620v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2411437" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desquesnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lakhdari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2014.01.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNZ3DMHB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2336548" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801756v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0348-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932510v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0380-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2216504" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2012.01.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDP5204L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Gurcan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Can" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2011.06.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6JQTNRV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roullier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2101610" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543515v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Truongcong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2009.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108984v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bergevin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louahdi Khoudour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.20233" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-735WBT49-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108850v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.03.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86B5NC45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813320v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sch&#252;pp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2008.10.029" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3TR36XB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329514v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329512v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-007-9058-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/927950" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329511v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467808003192" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163573v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022477v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lebrun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2006.11.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCJG7VN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954252v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gougeon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecluse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Revenu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954256v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230500v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390857v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bour" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230497v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399363v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Asiyabi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230505v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798193v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637387v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644716v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587801v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775149v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.17.3DIA-103" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189541v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263475v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA58351.2023.10278663" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Mahtani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09282-4_12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774378v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774380v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Haddad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086433v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Ghezaiel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9413293" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330433v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531927v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107668v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363212v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyahia Samia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meftah Boudjelal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89128-2_45" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107675v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2020..3316" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955532v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552042v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mokhtari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955528v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155733v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297223v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803642" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456437v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272367v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoraya Ben Chattah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272358v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133684v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272379v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937109v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Hamouda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01865180v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;variste Daller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01796587v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878995v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu-Aisheh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923318v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abu Aisheh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489780v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666354v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526273v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595957v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713962v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486190v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375863v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Christophe" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413778v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532509" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320967v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320960v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411026v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381320v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169448v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252880v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252876v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161917v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bov&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169462v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252878v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162996v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169457v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_26" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252874v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206541v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153769v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169455v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252856v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164064v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252881v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153773v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080017v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Toutain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080029v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080036v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desvignes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080049v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmig K&#233;chichian" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Gong" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080271v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024886v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025409" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073142v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927512v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073149v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265566v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073146v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132527v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703800" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932281v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542355.2542365" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927554v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick David" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927586v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927558v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927581v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108865v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708972v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288023" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37444-9_27" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813422v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813412v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813402v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audigi&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Busoni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rossi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31298-4_52" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813420v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235886" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813414v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466812" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809000v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812281v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116144" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809006v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Elie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813251v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ghoniem" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115690" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708977v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808924v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808939v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116433" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809049v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809027v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gratin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burdin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Gauthier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708978v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708980v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17289-2_52" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521073v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521067v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490390" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521070v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15561-1_46" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521066v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490231" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521071v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15819-3_16" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521069v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_10" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521068v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dup&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.525" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708981v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17274-8_63" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410670v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403942v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363265v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.810164" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404070v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02256-2_16" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403943v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521058v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vieilleville" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Plancoulaine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10331-5_31" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7B6M4XNH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403944v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380591v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403941v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329518v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333396v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2008.4761413" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332401v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329522v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debakla" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaagane" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329520v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333390v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88690-7_50" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329521v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329519v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Qingxiang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329523v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332400v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333382v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2008.4711876" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329517v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766473" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026336v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333522v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74260-9_5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026330v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333386v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026334v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978505v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805620v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960790v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960804v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960829v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964895v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>