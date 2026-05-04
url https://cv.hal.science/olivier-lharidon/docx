--- v0 (2026-03-27)
+++ v1 (2026-05-04)
@@ -234,252 +234,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nash solutions for bargaining problems with a reference point</w:t>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemí Navarro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 239, pp.107266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107266⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326021v1</w:t>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nash solutions for bargaining problems with a reference point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Berger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noemí Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, CEE-M Working papers ; 2024-16, 236, pp.107098. </w:t>
+              <w:t xml:space="preserve">, 2025, 239, pp.107266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677596v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of social risk preferences for health</w:t>
               </w:r>
@@ -716,51 +716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law and economic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranoua Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Vieider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -924,51 +924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospect theory’s loss aversion is robust to stake size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judgment and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (1), pp.e14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1015,51 +1015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Behavioral and experimental health economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur E. Attema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Pinto Prades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur E. Attema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jona J. Frasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (2), pp.382-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1204,2559 +1204,2559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid‐19 health crisis and lockdown associated with high level of sleep complaints and hypnotic uptake at the population level</w:t>
+                <w:t xml:space="preserve">Measuring Beliefs Under Ambiguity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Beck</w:t>
+                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Léger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Kemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.13119⟩</w:t>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.599-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/opre.2020.1980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142048v1</w:t>
+                <w:t xml:space="preserve">halshs-02886673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-related attitudes, risk perceptions, preventive behaviours and economic impact in sub-Saharan African countries: Implementing a longitudinal phone-based survey protocol in rural Senegalese households</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beliefs and Risk Perceptions About COVID-19: Evidence From Two Successive French Representative Surveys During Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur E. Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050090⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.619145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335734v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Would we recover better sleep at the end of Covid-19? A relative improvement observed at the population level with the end of the lockdown in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete Arrow–Pratt indexes for risk and uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2020.11.029⟩</w:t>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (4), pp.1375-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00199-020-01315-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130634v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02959682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Arrow–Pratt indexes for risk and uncertainty</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Attitudes about COVID-19 Lockdown among General Population, France, March 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00199-020-01315-8⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.301-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2701.201377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02959682v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Beliefs Under Ambiguity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Psychological support in general population during the COVID-19 lockdown in France: Needs and access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/opre.2020.1980⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02886673v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs and Risk Perceptions About COVID-19: Evidence From Two Successive French Representative Surveys During Lockdown</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COVID-19-related attitudes, risk perceptions, preventive behaviours and economic impact in sub-Saharan African countries: Implementing a longitudinal phone-based survey protocol in rural Senegalese households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-H. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.619145⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.e050090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249815v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes about COVID-19 Lockdown among General Population, France, March 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+                <w:t xml:space="preserve">Covid‐19 health crisis and lockdown associated with high level of sleep complaints and hypnotic uptake at the population level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Seror</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+                <w:t xml:space="preserve">Damien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti‐watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2701.201377⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.e13119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215809v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological support in general population during the COVID-19 lockdown in France: Needs and access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Would we recover better sleep at the end of Covid-19? A relative improvement observed at the population level with the end of the lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Alleaume</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+                <w:t xml:space="preserve">P Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251707. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.115-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2020.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284385v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A future vaccination campaign against COVID-19 at risk of vaccine hesitancy and politicisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of individual and collective decision making for standard gamble and time trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lipman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30426-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-019-01155-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862835v1</w:t>
+                <w:t xml:space="preserve">halshs-02435045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of individual and collective decision making for standard gamble and time trade-off</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The French general population's attitudes toward lockdown against COVID-19: a fragile consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seror Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cortaredona Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-019-01155-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-10048-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02435045v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French general population's attitudes toward lockdown against COVID-19: a fragile consensus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cortaredona Sébastien</w:t>
+                <w:t xml:space="preserve">The French public's attitudes to a future COVID-19 vaccine: The politicization of a public health issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-10048-1⟩</w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 265, pp.113414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164921v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French public's attitudes to a future COVID-19 vaccine: The politicization of a public health issue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Cortaredona</w:t>
+                <w:t xml:space="preserve">A future vaccination campaign against COVID-19 at risk of vaccine hesitancy and politicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 265, pp.113414. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.769-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30426-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004549v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All Over the Map A Worldwide Comparison of Risk Preferences</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Women’s Attitudes Toward Invasive and Noninvasive Testing When Facing a High Risk of Fetal Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bussières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3982/QE898⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.e191062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.1062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910201v1</w:t>
+                <w:t xml:space="preserve">hal-02262523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s Attitudes Toward Invasive and Noninvasive Testing When Facing a High Risk of Fetal Down Syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Measuring Multivariate Risk Preferences in the Health Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs van de Kuilen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (3), pp.e191062. </w:t>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.1062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2018.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262523v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Multivariate Risk Preferences in the Health Domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gijs van de Kuilen</w:t>
+                <w:t xml:space="preserve">All Over the Map A Worldwide Comparison of Risk Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64, pp.15-24. </w:t>
+              <w:t xml:space="preserve">Quantitative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.195-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2018.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3982/QE898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01970236v1</w:t>
+                <w:t xml:space="preserve">halshs-01910201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Learning on Ambiguity Attitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+                <w:t xml:space="preserve">Discounting Health and Money: New Evidence Using A More Robust Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur E. Attema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chen Li</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (2), pp.117-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-018-9279-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525391v1</w:t>
+                <w:t xml:space="preserve">halshs-01683771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity preferences for health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Risk Attitudes of Professional Athletes: Optimism and Success are Related</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David van Ass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hec.3795⟩</w:t>
+              <w:t xml:space="preserve">Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.95-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dec0000067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807820v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Risk Attitudes of Professional Athletes: Optimism and Success are Related</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quels effets de la retraite sur la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David van Ass</w:t>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (2), pp.95-118. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.103-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/dec0000067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.181.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01354816v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01806413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discounting Health and Money: New Evidence Using A More Robust Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Off the Charts: Massive Unexplained Heterogeneity in a Global Study of Ambiguity Attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Seror</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Aycinena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustinus Bandur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11166-018-9279-1⟩</w:t>
+              <w:t xml:space="preserve">Review of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (4), pp.664-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/REST_a_00724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01683771v1</w:t>
+                <w:t xml:space="preserve">halshs-01614666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets de la retraite sur la santé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ambiguity preferences for health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur E. Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.103-154. </w:t>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), pp.1699-1716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.181.0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hec.3795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01806413v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01807820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off the Charts: Massive Unexplained Heterogeneity in a Global Study of Ambiguity Attitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Effect of Learning on Ambiguity Attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Keskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustinus Bandur</w:t>
+                <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 100 (4), pp.664-677. </w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (5), pp.2181-2198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/REST_a_00724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01614666v1</w:t>
+                <w:t xml:space="preserve">halshs-01525391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patience and time consistency in collective decisions</w:t>
               </w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Diecidue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (1), pp.181-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3840,512 +3840,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01306949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie expérimentale : comportements individuels, stratégiques et sociaux - Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An elicitation of utility for quality of life under prospect theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur E. Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Werner B.F. Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1039870ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562649v1</w:t>
+                <w:t xml:space="preserve">halshs-01354117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elicitation of utility for quality of life under prospect theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La décision en ambiguïté : modèles et évaluations expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Luis Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2016.04.002⟩</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (1-2), pp.81-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1039873ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01354117v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01683861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décision en ambiguïté : modèles et évaluations expérimentales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Measuring Loss Aversion under Ambiguity: A Method to Make Prospect Theory Completely Observable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennie van Dolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92 (1-2), pp.81-111. </w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1039873ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11166-016-9234-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01683861v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Loss Aversion under Ambiguity: A Method to Make Prospect Theory Completely Observable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Économie expérimentale : comportements individuels, stratégiques et sociaux - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennie van Dolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (1-2), pp.7-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11166-016-9234-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1039870ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01242616v1</w:t>
+                <w:t xml:space="preserve">halshs-01562649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating sign-dependent societal preferences for quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur E. Attema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner B.F. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.229-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4379,64 +4379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché du travail, évaluation et économie expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4477,814 +4477,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time preferences, socioeconomic status and smokers' behaviour, attitudes and risk awareness</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prospect theory in the health domain: A quantitative assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur E. Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner B.F. Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (5), pp.783-788. </w:t>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp.1057-1065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cks189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00801330v1</w:t>
+                <w:t xml:space="preserve">halshs-00866788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does bargaining matter in the small firms matching model?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+                <w:t xml:space="preserve">Économie expérimentale et comportements : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Malherbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pérez-Duarte</w:t>
+                <w:t xml:space="preserve">Pierre Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2012.12.002⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XXVIII (2), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.132.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00801343v1</w:t>
+                <w:t xml:space="preserve">halshs-00921105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie expérimentale et comportements : introduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morin</w:t>
+                <w:t xml:space="preserve">Is There One Unifying Concept of Utility?An Experimental Comparison of Utility Under Risk and Utility Over Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.132.0003⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (9), pp.2153 - 2169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.1120.1690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921105v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00816056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There One Unifying Concept of Utility?An Experimental Comparison of Utility Under Risk and Utility Over Time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Sign-dependence in intertemporal choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.1120.1690⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.225-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-013-9181-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00816056v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00846590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospect theory in the health domain: A quantitative assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La rationalité à l'épreuve de l'économie comportementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XVIII (2, économie expérimentale et comportements), pp.35-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00866788v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign-dependence in intertemporal choice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Time preferences, socioeconomic status and smokers' behaviour, attitudes and risk awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11166-013-9181-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (5), pp.783-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cks189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00846590v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rationalité à l'épreuve de l'économie comportementale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Does bargaining matter in the small firms matching model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Malherbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pérez-Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.42-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2012.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921070v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vs. couple behavior: an experimental investigation of risk preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (2), pp.175-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5330,77 +5330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to increasing cigarette prices in France: How did persistent smokers react?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 106, pp.169-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5440,499 +5440,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00707192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary incentives in the loss domain and behavior toward risk: An experimental comparison of three reward schemes including real losses</w:t>
+                <w:t xml:space="preserve">Ambiguity models and the Machina paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t>
+                <w:t xml:space="preserve">Laetitia Placido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42 (1), pp.61-83. </w:t>
+              <w:t xml:space="preserve">American Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (4), pp.1546-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11166-010-9110-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1257/aer.101.4.1547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742027v1</w:t>
+                <w:t xml:space="preserve">hal-00645899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity models and the Machina paradoxes</w:t>
+                <w:t xml:space="preserve">Monetary incentives in the loss domain and behavior toward risk: An experimental comparison of three reward schemes including real losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Placido</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+                <w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 101 (4), pp.1546-60. </w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (1), pp.61-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1257/aer.101.4.1547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11166-010-9110-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645899v1</w:t>
+                <w:t xml:space="preserve">hal-00742027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experienced vs. Described Uncertainty: Do We Need Two Prospect Theory Specifications?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
+                <w:t xml:space="preserve">Fee-for-service payment and consultation length in general practice A work-leisure trade-off model for French GPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corina Paraschiv</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paraponaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.1110.1368⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (25), pp.3323-3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2011.572858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638008v1</w:t>
+                <w:t xml:space="preserve">hal-00711452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fee-for-service payment and consultation length in general practice A work-leisure trade-off model for French GPs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Clerc</w:t>
+                <w:t xml:space="preserve">Experienced vs. Described Uncertainty: Do We Need Two Prospect Theory Specifications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (25), pp.3323-3337. </w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (10), pp.1879-1895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2011.572858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.1110.1368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711452v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk aversion elicitation: reconciling tractability and bias minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Driouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6004,51 +6004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating curvature and elevation: A parametric probability weighting function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Zank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6120,51 +6120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betting on Machina's reflection example: an experiment on ambiguity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Placido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 69 (3), pp.375-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6204,200 +6204,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Allais paradox for generalized Expected Utility Theories ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+                <w:t xml:space="preserve">Aversion aux pertes: origine, composantes et implications marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (2), pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010802300204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645882v1</w:t>
+                <w:t xml:space="preserve">hal-02054959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aversion aux pertes: origine, composantes et implications marketing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+                <w:t xml:space="preserve">An Allais paradox for generalized Expected Utility Theories ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Placido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (19), pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737010802300204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02054959v1</w:t>
+                <w:t xml:space="preserve">hal-00645882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6428,51 +6428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability Weighting in Recursive Evaluation of Two-Stage Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6510,64 +6510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability Weighting in Recursive Evaluation of Two-Stage Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nebout-Javal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6650,64 +6650,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précis d'Economie Comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Charroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2326003004</w:t>
             </w:r>
           </w:p>
@@ -6734,51 +6734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microéconomie en schémas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6822,64 +6822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie comportementale des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gabuthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions La Découverte, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6897,77 +6897,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précis d'Économie Expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Lec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, 246 p., 2019, Economie et statistiques avancées, Malherbet Franck; Alquier Pierre, 978-2717870800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6985,51 +6985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Economics. Method and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7101,90 +7101,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre V. Comment les Français ont-ils perçu le risque d’infection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huis-clos avec un virus. Comment les Français ont-ils vécu le premier confinement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-124, 2022, 2757435647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7210,156 +7210,274 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677596v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LENGTH OF GP CONSULTATION WITHIN TWO PAYMENT SCHEMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Panaponaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7369,532 +7487,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vs. Collective Behavior: An Experimental Investigation of Risk and Time Preferences in Couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Bargaining Matter in the Small Firm's Matching Model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Malherbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pérez-Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vs. Collective Behavior: An Experimental. Investigation of Risk and Time Preferences in Couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betting on Machina's reflection example : an Experiment on Ambiguity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Placido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de référence et aversion aux pertes : quel intérêt pour les gestionnaires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment Protection Reform in Search Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Malherbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8041,51 +8159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortaredona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eh Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-26100-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107266" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E. Attema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van de Kuilen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09928-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M Galizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gro&#223;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hennig-Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Karay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2022.102716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranoua Bouchouicha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Vieider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2023.11.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2023.102757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bleichrodt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jdm.2023.2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Pinto Prades" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.991135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona J. Frasch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03142048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-H. Ba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050090" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peretti-Watel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.11.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01315-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kemel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2020.1980" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03249815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.619145" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2701.201377" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03284385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30426-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Attema" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lipman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-019-01155-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164921v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seror Val&#233;rie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortaredona S&#233;bastien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10048-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ward" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleaume" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cortaredona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113414" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/QE898" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bussi&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.1062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2018.12.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525391v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Keskin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2700" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807820v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3795" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Ass" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dec0000067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-018-9279-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.181.0103" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Aycinena" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustinus Bandur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/REST_a_00724" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Diecidue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9481-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039870ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner B.F. Brouwer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Pinto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2016.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039873ar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennie van Dolder" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-016-9234-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.07.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vialle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks189" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malherbet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;rez-Duarte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2012.12.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Paraschiv" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1120.1690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2013.08.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-013-9181-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ9SBHCC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9322-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGVX2DGX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2012.03.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GSB6R0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart-Vincent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-010-9110-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Placido" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.4.1547" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00638008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1110.1368" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.572858" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Driouchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9192-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNHPMPDD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00528381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Zank" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-010-9097-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5W60RXT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00528380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-008-9128-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53MS2Q6B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054959v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300204" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679279v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100531690" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107446786" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821250v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127467" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00625463v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540792v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00579372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00580032v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00587577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00587576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortaredona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eh Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-26100-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107266" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E. Attema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van de Kuilen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09928-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M Galizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gro&#223;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hennig-Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Karay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2022.102716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranoua Bouchouicha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Vieider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2023.11.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2023.102757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bleichrodt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jdm.2023.2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Pinto Prades" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.991135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona J. Frasch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kemel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2020.1980" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03249815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.619145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01315-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2701.201377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03284385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251707" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-H. Ba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03142048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peretti-Watel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.11.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Attema" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lipman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-019-01155-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seror Val&#233;rie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortaredona S&#233;bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10048-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ward" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cortaredona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113414" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30426-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bussi&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fries" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.1062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2018.12.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/QE898" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-018-9279-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354816v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Ass" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dec0000067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.181.0103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Aycinena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustinus Bandur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/REST_a_00724" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3795" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Keskin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2700" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Diecidue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9481-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner B.F. Brouwer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Pinto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2016.04.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039873ar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennie van Dolder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-016-9234-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562649v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039870ar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.07.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vialle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2013.08.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Paraschiv" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1120.1690" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-013-9181-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ9SBHCC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks189" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malherbet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;rez-Duarte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2012.12.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9322-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGVX2DGX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2012.03.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GSB6R0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645899v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Placido" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.4.1547" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart-Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-010-9110-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.572858" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00638008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1110.1368" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Driouchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9192-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNHPMPDD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00528381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Zank" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-010-9097-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5W60RXT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00528380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-008-9128-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53MS2Q6B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054959v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300204" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679279v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100531690" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107446786" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821250v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127467" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00625463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00579372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00580032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00587577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00587576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>