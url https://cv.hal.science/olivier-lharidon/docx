--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -459,425 +459,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of social risk preferences for health</w:t>
+                <w:t xml:space="preserve">The formation of physician altruism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur E. Attema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+                <w:t xml:space="preserve">Matteo M Galizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gijs van de Kuilen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mona Groß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hennig-Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin Karay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-023-09928-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.102716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2022.102716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116959v1</w:t>
+                <w:t xml:space="preserve">hal-03980541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of physician altruism</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Law and economic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Hennig-Schmidt</w:t>
+                <w:t xml:space="preserve">Ranoua Bouchouicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassin Karay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87, pp.102716. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2022.102716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jce.2023.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980541v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Law and economic behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental investigation of social risk preferences for health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur E. Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranoua Bouchouicha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
+                <w:t xml:space="preserve">Gijs van de Kuilen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jce.2023.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11238-023-09928-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281651v1</w:t>
+                <w:t xml:space="preserve">hal-04116959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing social risk preferences for health and wealth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur E. Attema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gijs van de Kuilen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 90, pp.102757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1204,2559 +1204,2559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Beliefs Under Ambiguity</w:t>
+                <w:t xml:space="preserve">Covid‐19 health crisis and lockdown associated with high level of sleep complaints and hypnotic uptake at the population level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+                <w:t xml:space="preserve">Francois Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Kemel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti‐watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/opre.2020.1980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.e13119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02886673v1</w:t>
+                <w:t xml:space="preserve">hal-03142048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs and Risk Perceptions About COVID-19: Evidence From Two Successive French Representative Surveys During Lockdown</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Would we recover better sleep at the end of Covid-19? A relative improvement observed at the population level with the end of the lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.115-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2020.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.619145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03249815v1</w:t>
+                <w:t xml:space="preserve">hal-03130634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Arrow–Pratt indexes for risk and uncertainty</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COVID-19-related attitudes, risk perceptions, preventive behaviours and economic impact in sub-Saharan African countries: Implementing a longitudinal phone-based survey protocol in rural Senegalese households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-H. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00199-020-01315-8⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.e050090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02959682v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes about COVID-19 Lockdown among General Population, France, March 2020</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete Arrow–Pratt indexes for risk and uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2701.201377⟩</w:t>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (4), pp.1375-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00199-020-01315-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215809v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02959682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological support in general population during the COVID-19 lockdown in France: Needs and access</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Beliefs Under Ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251707⟩</w:t>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.599-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/opre.2020.1980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284385v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02886673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-related attitudes, risk perceptions, preventive behaviours and economic impact in sub-Saharan African countries: Implementing a longitudinal phone-based survey protocol in rural Senegalese households</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beliefs and Risk Perceptions About COVID-19: Evidence From Two Successive French Representative Surveys During Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur E. Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050090⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.619145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335734v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid‐19 health crisis and lockdown associated with high level of sleep complaints and hypnotic uptake at the population level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes about COVID-19 Lockdown among General Population, France, March 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Beck</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Verger</w:t>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.13119⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.301-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2701.201377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142048v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Would we recover better sleep at the end of Covid-19? A relative improvement observed at the population level with the end of the lockdown in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychological support in general population during the COVID-19 lockdown in France: Needs and access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Peretti-Watel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Seror</w:t>
+                <w:t xml:space="preserve">Caroline Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78, pp.115-119. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2020.11.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130634v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of individual and collective decision making for standard gamble and time trade-off</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A future vaccination campaign against COVID-19 at risk of vaccine hesitancy and politicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cortaredona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-019-01155-x⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (7), pp.769-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30426-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02435045v1</w:t>
+                <w:t xml:space="preserve">hal-02862835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French general population's attitudes toward lockdown against COVID-19: a fragile consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seror Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortaredona Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12889-020-10048-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French public's attitudes to a future COVID-19 vaccine: The politicization of a public health issue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of individual and collective decision making for standard gamble and time trade-off</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lipman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113414⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (3), pp.465-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-019-01155-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004549v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02435045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A future vaccination campaign against COVID-19 at risk of vaccine hesitancy and politicisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+                <w:t xml:space="preserve">The French public's attitudes to a future COVID-19 vaccine: The politicization of a public health issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Seror</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cortaredona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (7), pp.769-770. </w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 265, pp.113414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30426-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862835v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s Attitudes Toward Invasive and Noninvasive Testing When Facing a High Risk of Fetal Down Syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All Over the Map A Worldwide Comparison of Risk Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.1062⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.195-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3982/QE898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262523v1</w:t>
+                <w:t xml:space="preserve">halshs-01910201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Multivariate Risk Preferences in the Health Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Attema</w:t>
+                <w:t xml:space="preserve">Women’s Attitudes Toward Invasive and Noninvasive Testing When Facing a High Risk of Fetal Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bussières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64, pp.15-24. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.e191062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2018.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2019.1062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01970236v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All Over the Map A Worldwide Comparison of Risk Preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+                <w:t xml:space="preserve">Measuring Multivariate Risk Preferences in the Health Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
+                <w:t xml:space="preserve">Gijs van de Kuilen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.195-215. </w:t>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64, pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3982/QE898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2018.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910201v1</w:t>
+                <w:t xml:space="preserve">halshs-01970236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discounting Health and Money: New Evidence Using A More Robust Method</w:t>
+                <w:t xml:space="preserve">Ambiguity preferences for health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur E. Attema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (2), pp.117-140. </w:t>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), pp.1699-1716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11166-018-9279-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hec.3795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01683771v1</w:t>
+                <w:t xml:space="preserve">halshs-01807820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Risk Attitudes of Professional Athletes: Optimism and Success are Related</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Learning on Ambiguity Attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Keskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David van Ass</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/dec0000067⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (5), pp.2181-2198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01354816v1</w:t>
+                <w:t xml:space="preserve">halshs-01525391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels effets de la retraite sur la santé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Risk Attitudes of Professional Athletes: Optimism and Success are Related</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+                <w:t xml:space="preserve">David van Ass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.103-154. </w:t>
+              <w:t xml:space="preserve">Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.95-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfe.181.0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/dec0000067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01806413v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off the Charts: Massive Unexplained Heterogeneity in a Global Study of Ambiguity Attitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discounting Health and Money: New Evidence Using A More Robust Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur E. Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agustinus Bandur</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/REST_a_00724⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (2), pp.117-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-018-9279-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01614666v1</w:t>
+                <w:t xml:space="preserve">halshs-01683771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity preferences for health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels effets de la retraite sur la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (11), pp.1699-1716. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.103-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hec.3795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.181.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01807820v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01806413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Learning on Ambiguity Attitudes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+                <w:t xml:space="preserve">Off the Charts: Massive Unexplained Heterogeneity in a Global Study of Ambiguity Attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Vieider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umut Keskin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+                <w:t xml:space="preserve">Diego Aycinena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Li</w:t>
+                <w:t xml:space="preserve">Agustinus Bandur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (5), pp.2181-2198. </w:t>
+              <w:t xml:space="preserve">Review of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (4), pp.664-677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.2016.2700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/REST_a_00724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01525391v1</w:t>
+                <w:t xml:space="preserve">halshs-01614666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patience and time consistency in collective decisions</w:t>
               </w:r>
@@ -3840,512 +3840,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01306949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elicitation of utility for quality of life under prospect theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Économie expérimentale : comportements individuels, stratégiques et sociaux - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner B.F. Brouwer</w:t>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Luis Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2016.04.002⟩</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (1-2), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1039870ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01354117v1</w:t>
+                <w:t xml:space="preserve">halshs-01562649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décision en ambiguïté : modèles et évaluations expérimentales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+                <w:t xml:space="preserve">An elicitation of utility for quality of life under prospect theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur E. Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner B.F. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1039873ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01683861v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Loss Aversion under Ambiguity: A Method to Make Prospect Theory Completely Observable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+                <w:t xml:space="preserve">La décision en ambiguïté : modèles et évaluations expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennie van Dolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (1-2), pp.81-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11166-016-9234-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1039873ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01242616v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01683861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie expérimentale : comportements individuels, stratégiques et sociaux - Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Loss Aversion under Ambiguity: A Method to Make Prospect Theory Completely Observable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+                <w:t xml:space="preserve">Dennie van Dolder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92 (1-2), pp.7-10. </w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1039870ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11166-016-9234-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01562649v1</w:t>
+                <w:t xml:space="preserve">halshs-01242616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating sign-dependent societal preferences for quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur E. Attema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner B.F. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43, pp.229-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4379,51 +4379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché du travail, évaluation et économie expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4477,1462 +4477,1462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospect theory in the health domain: A quantitative assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Werner B.F. Brouwer</w:t>
+                <w:t xml:space="preserve">Time preferences, socioeconomic status and smokers' behaviour, attitudes and risk awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (6), pp.1057-1065. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (5), pp.783-788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2013.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cks189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00866788v1</w:t>
+                <w:t xml:space="preserve">halshs-00801330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie expérimentale et comportements : introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+                <w:t xml:space="preserve">Does bargaining matter in the small firms matching model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Morin</w:t>
+                <w:t xml:space="preserve">Franck Malherbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pérez-Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.132.0003⟩</w:t>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.42-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2012.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00921105v1</w:t>
+                <w:t xml:space="preserve">halshs-00801343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There One Unifying Concept of Utility?An Experimental Comparison of Utility Under Risk and Utility Over Time</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corina Paraschiv</w:t>
+                <w:t xml:space="preserve">Économie expérimentale et comportements : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/mnsc.1120.1690⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XXVIII (2), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.132.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00816056v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign-dependence in intertemporal choice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Is There One Unifying Concept of Utility?An Experimental Comparison of Utility Under Risk and Utility Over Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (9), pp.2153 - 2169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.1120.1690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11166-013-9181-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00846590v1</w:t>
+                <w:t xml:space="preserve">halshs-00816056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rationalité à l'épreuve de l'économie comportementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+                <w:t xml:space="preserve">Prospect theory in the health domain: A quantitative assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur E. Attema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner B.F. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (6), pp.1057-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2013.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00921070v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00866788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time preferences, socioeconomic status and smokers' behaviour, attitudes and risk awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+                <w:t xml:space="preserve">Sign-dependence in intertemporal choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Bleichrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.225-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-013-9181-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cks189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00801330v1</w:t>
+                <w:t xml:space="preserve">halshs-00846590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does bargaining matter in the small firms matching model?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rationalité à l'épreuve de l'économie comportementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pérez-Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XVIII (2, économie expérimentale et comportements), pp.35-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00801343v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00921070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual vs. couple behavior: an experimental investigation of risk preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
+                <w:t xml:space="preserve">Responses to increasing cigarette prices in France: How did persistent smokers react?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corina Paraschiv</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75 (2), pp.175-191. </w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106, pp.169-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11238-012-9322-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2012.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00801311v1</w:t>
+                <w:t xml:space="preserve">halshs-00707192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to increasing cigarette prices in France: How did persistent smokers react?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
+                <w:t xml:space="preserve">Individual vs. couple behavior: an experimental investigation of risk preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Seror</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 106, pp.169-176. </w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (2), pp.175-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2012.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11238-012-9322-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00707192v1</w:t>
+                <w:t xml:space="preserve">halshs-00801311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambiguity models and the Machina paradoxes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experienced vs. Described Uncertainty: Do We Need Two Prospect Theory Specifications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Economic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1257/aer.101.4.1547⟩</w:t>
+              <w:t xml:space="preserve">Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (10), pp.1879-1895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/mnsc.1110.1368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645899v1</w:t>
+                <w:t xml:space="preserve">hal-00638008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary incentives in the loss domain and behavior toward risk: An experimental comparison of three reward schemes including real losses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fee-for-service payment and consultation length in general practice A work-leisure trade-off model for French GPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+                <w:t xml:space="preserve">Alain Paraponaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11166-010-9110-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (25), pp.3323-3337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2011.572858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742027v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fee-for-service payment and consultation length in general practice A work-leisure trade-off model for French GPs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ambiguity models and the Machina paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Placido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2011.572858⟩</w:t>
+              <w:t xml:space="preserve">American Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (4), pp.1546-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1257/aer.101.4.1547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711452v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experienced vs. Described Uncertainty: Do We Need Two Prospect Theory Specifications?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Monetary incentives in the loss domain and behavior toward risk: An experimental comparison of three reward schemes including real losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Etchart-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (10), pp.1879-1895. </w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (1), pp.61-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/mnsc.1110.1368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11166-010-9110-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638008v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk aversion elicitation: reconciling tractability and bias minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Driouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5991,64 +5991,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating curvature and elevation: A parametric probability weighting function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Zank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6107,64 +6107,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betting on Machina's reflection example: an experiment on ambiguity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Placido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 69 (3), pp.375-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6204,200 +6204,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aversion aux pertes: origine, composantes et implications marketing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+                <w:t xml:space="preserve">An Allais paradox for generalized Expected Utility Theories ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Placido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (19), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054959v1</w:t>
+                <w:t xml:space="preserve">hal-00645882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Allais paradox for generalized Expected Utility Theories ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier L'Haridon</w:t>
+                <w:t xml:space="preserve">Aversion aux pertes: origine, composantes et implications marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (2), pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010802300204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645882v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6510,51 +6510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability Weighting in Recursive Evaluation of Two-Stage Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6650,51 +6650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précis d'Economie Comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Charroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
@@ -6822,51 +6822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie comportementale des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gabuthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6897,51 +6897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précis d'Économie Expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Le Lec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6985,64 +6985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Economics. Method and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 1, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781107446786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7101,90 +7101,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre V. Comment les Français ont-ils perçu le risque d’infection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Peretti-Watel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Seror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huis-clos avec un virus. Comment les Français ont-ils vécu le premier confinement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-124, 2022, 2757435647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7368,90 +7368,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LENGTH OF GP CONSULTATION WITHIN TWO PAYMENT SCHEMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Panaponaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Protopopescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ventelou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7501,77 +7501,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vs. Collective Behavior: An Experimental Investigation of Risk and Time Preferences in Couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7589,77 +7589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Bargaining Matter in the Small Firm's Matching Model?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Malherbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pérez-Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7677,77 +7677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vs. Collective Behavior: An Experimental. Investigation of Risk and Time Preferences in Couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7765,64 +7765,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betting on Machina's reflection example : an Experiment on Ambiguity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Placido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7840,64 +7840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de référence et aversion aux pertes : quel intérêt pour les gestionnaires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7915,64 +7915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment Protection Reform in Search Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Malherbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8159,51 +8159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortaredona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eh Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-26100-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107266" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E. Attema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van de Kuilen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09928-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M Galizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gro&#223;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hennig-Schmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Karay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2022.102716" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranoua Bouchouicha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Vieider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2023.11.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2023.102757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bleichrodt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jdm.2023.2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Pinto Prades" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.991135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona J. Frasch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886673v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kemel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2020.1980" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03249815v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.619145" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01315-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2701.201377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03284385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251707" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-H. Ba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03142048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peretti-Watel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.11.029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Attema" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lipman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-019-01155-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seror Val&#233;rie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortaredona S&#233;bastien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10048-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ward" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cortaredona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113414" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30426-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bussi&#232;res" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fries" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.1062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2018.12.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/QE898" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-018-9279-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354816v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Ass" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dec0000067" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.181.0103" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Aycinena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustinus Bandur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/REST_a_00724" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3795" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Keskin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2700" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Diecidue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9481-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner B.F. Brouwer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Pinto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2016.04.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683861v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039873ar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennie van Dolder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-016-9234-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562649v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039870ar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.07.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vialle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2013.08.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Paraschiv" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1120.1690" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846590v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-013-9181-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ9SBHCC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801330v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks189" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malherbet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;rez-Duarte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2012.12.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801311v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9322-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGVX2DGX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2012.03.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GSB6R0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645899v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Placido" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.4.1547" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart-Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-010-9110-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.572858" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00638008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1110.1368" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Driouchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9192-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNHPMPDD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00528381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Zank" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-010-9097-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5W60RXT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00528380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-008-9128-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53MS2Q6B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054959v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300204" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679279v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100531690" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107446786" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821250v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127467" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00625463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00579372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00580032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00587577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00587576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cortaredona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sokhna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eh Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seror" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-26100-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Navarro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107266" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E. Attema" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo M Galizzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gro&#223;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hennig-Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Karay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2022.102716" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranoua Bouchouicha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Vieider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2023.11.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L'Haridon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs van de Kuilen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-023-09928-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2023.102757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126663v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Bleichrodt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jdm.2023.2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Pinto Prades" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frhs.2022.991135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469162v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona J. Frasch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03142048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien L&#233;ger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fressard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti&#8208;watel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13119" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peretti-Watel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.11.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335734v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-H. Ba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berenger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050090" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-020-01315-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kemel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2020.1980" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03249815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seror" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.619145" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Peretti-Watel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortaredona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Launay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2701.201377" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03284385v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alleaume" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02862835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30426-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seror Val&#233;rie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cortaredona S&#233;bastien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-10048-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Attema" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lipman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-019-01155-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ward" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleaume" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cortaredona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113414" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/QE898" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bussi&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fries" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2019.1062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2018.12.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3795" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525391v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Keskin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.2016.2700" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354816v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Ass" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dec0000067" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-018-9279-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.181.0103" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Aycinena" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustinus Bandur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/REST_a_00724" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Diecidue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9481-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562649v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039870ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner B.F. Brouwer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Pinto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2016.04.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039873ar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennie van Dolder" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-016-9234-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2015.07.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vialle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.141.0189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801330v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cks189" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malherbet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;rez-Duarte" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2012.12.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.132.0003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Paraschiv" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1120.1690" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00866788v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2013.08.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-013-9181-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJ9SBHCC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707192v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2012.03.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GSB6R0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9322-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGVX2DGX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00638008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/mnsc.1110.1368" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2011.572858" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645899v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Placido" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/aer.101.4.1547" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742027v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart-Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-010-9110-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00609543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Driouchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9192-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNHPMPDD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00528381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Zank" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-010-9097-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5W60RXT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00528380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-008-9128-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-53MS2Q6B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645882v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054959v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010802300204" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdellaoui." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nebout-Javal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679279v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/fr/book/?GCOI=27440100531690" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976758v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02283347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Lec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02303376v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107446786" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03821250v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127467" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Panaponaris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00625463v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00540792v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00579372v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00580032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00587577v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00587576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>