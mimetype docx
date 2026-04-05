--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Llopis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser self-injection locking to fiber Fabry-Perot resonator for frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 44 (1), pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin-induced Kerr frequency comb in normal dispersion fiber Fabry Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5160. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60261-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of intrinsic properties of high-quality fiber Fabry–Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand-Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (18), pp.5566. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.570921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise self-injection-locked diode laser with a high-Q fiber resonator: model and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (8), pp.1933-1936. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ol.514778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a fiber Fabry–Perot resonator for low-threshold modulation instability Kerr frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (11), pp.3214-3217. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.523291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Pulse Profile Optimization by Chromatic Dispersion Management in Coupled Opto Electronic Oscillator based on Semiconductor Optical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (6), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2024.3372575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pump pulse duration on modulation instability Kerr frequency combs in fiber Fabry-Pérot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (22), pp.5955-5958. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.506100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28 THz soliton frequency comb in a continuous-wave pumped fiber Fabry-Pérot resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0176533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of a SOA based COEO for phase noise performance and reliable operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (7), pp.2245 - 2251. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3337152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of modulation instability Kerr frequency combs in a fiber Fabry–Pérot resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.479466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low phase noise all cryogenic microwave oscillator based on a superconductor resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (12), pp.2750 - 2756. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3023198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity optical source stabilized on a fiber ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.255 - 258. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2970269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on Kerr frequency comb generation in Si 3 N 4 microresonators with frequency-dependent access coupler properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (10), pp.2896-2906. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.36.002896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact system for in situ laser Doppler velocimetry of blood flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.5862. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.10.005862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly spectrally pure 90 GHz signal synthesis using a coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (14), pp.1313-1316. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2018.2845747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Designing Ultra-low Noise Single and Dual-Loop 10 GHz Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (20), pp.4366-4374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency spectral characterization and model parameters extraction of high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.27208. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on an All-Tunable Fiber Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 359, pp. 261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Equivalent-Circuit Modeling of a fast Photodiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (18), pp.1041-1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality-factor optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PHOTONICA'13: 4th International School and Conference on Photonics, T162 (T162), pp.014032. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T162/014032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Scattering Induced Noise in Fiber Ring Resonators and Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (9), pp.1433-1446. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2013.2250917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Noise Processes in Microwave Oscillators Based on Passive Optical Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (special issue 03 (European Microwave Week 2012)), pp.371-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization technique of optical whispering gallery mode resonators in the microwave frequency domain for optoelectronic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Cosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (20), pp.4742-4748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical scattering noise in high Q fiber ring resonators and its effect on optoelectronic oscillator phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (4), pp.518-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise measurement of a narrow linewidth CW laser using delay lines approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (14), p.2713-2715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Stabilization on a Fiber Ring Resonator and Application to RF Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (16), pp.1399-1401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe HBT Nonlinear Phase Noise Modeling - X-band amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Microwave Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Characterization in a CMOS 0.6um PPS Image Sensors System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.877-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Ultra Low Phase Noise Sapphire-SiGe HBT Oscillator Using Nonlinear CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Rennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2004.1268465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise SiGe HBT. Application to a C band sapphire resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE-MTT IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise microwave SiGe devices and oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, EFTF 2002, pp.D010-D013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Phase Noise Sapphire- SiGe HBT Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (5), pp.157-159. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/7260.1000188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise conversion in FETs under nonlinear operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.L189-L195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse and large signal modelling of GaAs field effect transistors at 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C6), pp.C6-165-C6-170. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du nanosatellite NIMPH et de sa charge utile optique-RF pour le test de fibres optiques dopées Erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club optique Micro-onde 2025 (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton self-injection locking to a fiber Fabry-Perot resonator with sub-100 mW pump power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Francisco CA, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3041917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de caractérisation multi-canaux de sources de photons uniques pour les télécommunications fibrées quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence de fréquence par oscillateur optoélectronique pour interrogation d'une horloge atomique à piégeage cohérent de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde 2025 (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage de soliton par auto-injection sur Fabry-Pérot fibré pour la synthèse microonde faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr-Brillouin frequency combs in fiber Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society Summer Topical Meeting Series (SUM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de bruit de phase des oscillateurs optoélectroniques à base de mini-résonateurs fibrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de détecteurs SPADs pour les télécommunications fibrées quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de soliton de cavité par self-injection locking sur un résonateur Fabry-Perot fibré avec puissance de pompe sub-100 mW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du seuil d'instabilité de modulation d'un résonateur Fabry-Pérot fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini resonateurs Fabry-Pérot fibrés à très haute finesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Brillouin stimulé à polarisations croisées dans un résonateur Fabry-Pérot fibré de dispersion anormale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Spectral Purity Lasers Stabilized on Mini Fabry-Perot Fiber Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Neuchâtel, France. pp.351-353, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF61992.2024.10722751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct generation of Cs-based atomic clock RF interrogation signal by an optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics - MWP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr frequency comb generation in fiber Fabry-Pérot resonator: Technological locks and leveraging fiber properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting, EOSAM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naples, Italy. pp.12006, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430912006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Opto-Electronique micro-onde stabilisé sur un mini résonateur fibré à fort Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des mini-résonateurs fibrés aux OEOs, aux lasers stabilisés et aux peignes de fréquences optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement du seuil de déclenchement des instabilités de modulation dans un méso-résonateur Fabry-Pérot fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected phase-locked Brillouin Kerr Frequency comb in fiber Fabry Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleo Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Phase locked Brillouin assisted Kerr Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Instabilities and Nonequilibrium Structures-INES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Val Paraiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency combs induced by modulation instability in fiber Fabry-Pérot resonators: impact of the pump pulse duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe – European Quantum Electronics Virtual Conferences (CLEO®/Europe-EQEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in Fiber Fabry Perot resonators for frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay workshop on Dissipative solitons, turbulence and extreme events in nonlinear photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de désynchronisation sur le comportement déterministe, en bruit de phase et chaotique d’un oscillateur opto-électronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser stabilisé sur un mini-résonateur fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Korti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a COEO device versus loop chromatic dispersion and detuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Frequency Control Symp. (IFCS) and European Frequency and Time Forum (EFTF) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la dispersion chromatique d'un laser à verrouillage de modes pour l'optimisation en bruit de phase d'un COEO employant un SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique et mesure expérimentale du bruit de phase de l’oscillateur optoélectronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA DISPERSION CHROMATIQUE D'UN COEO FIBRE POUR LA GENERATION D'IMPULSION PICOSECONDE ET LA SYNTHESE MICRO-ONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2101.11717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDMon nanosat Payload: risk management implementation in hardware and software design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Cubesat Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, Nov 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of polarization mode dispersion on an all polarization maintaining fibers based coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS-ISAF 2020, IEEE International Frequency Control Symposium and IEEE International Symposium on Application of Ferroelectrics joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Keystone (virtual conference), United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on lasers FM and AM noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS-ISAF 2020, IEEE International Frequency Control Symposium and IEEE International Symposium on Application of Ferroelectrics joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Keystone (Virtual Conference), United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical studies on Kerr comb generation in Si3N4 resonators with frequency dependent access coupler properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'un laser à semiconducteur sur un résonateur fibré à fort Q -Application à la génération optique et hyperfréquence à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes - JCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise Digital Division by 2 and by 3 of a 30 GHz Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions de fréquence faible bruit d'un oscillateur optoélectronique couplé à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Journées Nationales Microondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs optiques hyper-paramétriques stabilisés par une boucle de contre-réaction Pound-Drever-Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microondes (JCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations for designing low phase noise 10 GHz coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband critically-coupled resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. 7p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIMPH: EDMon (Erbium Doped fiber Monitoring)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Opto Microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la dispersion chromatique de fibres optiques de courtes longueurs par modulation de phase sinusoïdale d'une onde monochromatique : application au COEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTOELECTRONIQUE COUPLE POUR LA GENERATION D'ONDES MILLIMETRIQUES A HAUTE PURETE SPECTRALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All photonic-gain Optoelectronic Oscillator at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Meeting on Microwave Photonics, MWP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2018.8552910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise cryogenic amplifiers and oscillators based on superconducting resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Olympic Valley, CA, United States. 3p., </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2018.8597508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic Dispersion measurement of short optical fibers by sinusoidal phase modulation of a monochromatic light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nanosatellite Optoelectronic Payload Dedicated to Radiation-Induced Degradation Measurement in Erbium-Doped Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N Perié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European CubeSat Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE NUMERIQUE SUR LA DEPENDANCE SPECTRALE COMPLEXE DU COUPLAGE OPTIQUE DANS LA GENERATION DE PEIGNES KERR PAR DES RESONATEURS DE Si3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounées nationales de l'optique guidée (JNOG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération millimétrique à 90 GHz à partir d'un oscillateur optoélectronique couplé à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la fiabilité d'une Technologie SiGe 0,25µm pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desgrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active devices choice and design of an all cryogenic superconductor resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D’allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF-IFCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative method for the dynamic modeling of ultra-short pulse generation in nonlinear optical ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Tak Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EQEC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.597 - 607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique couplé bas bruit de phase à 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique-Micro-ondes (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise 10 GHz Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium and EFTF joint Meeting, EFTF-IFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une électronique refroidie pour un oscillateur hyperfréquence à résonateur supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit de phase d'un COEO : étude analytique, optimisation et verrouillage en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design of a Low Phase Noise Coupled Optoelectronic Oscillator at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE topical meeting on Microwave Photonics, MWP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2017.8168712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a mobile HTS cryogenic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Hode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF-IFCS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique itérative pour la génération de peignes Kerr : optimisation de la fonction de couplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2017 Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Study Based on Transfer function in Coupled Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COEO Phase locking and performance optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODE NUMERIQUE POUR LA MODELISATION DE LA GENERATION D'IMPULSIONS ULTRA-COURTES DANS UN MICRO RESONATEUR OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Tak Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG 2017) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Dispersion Measurement of a Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium and EFTF joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3U cubesat to investigate erbium doped fiber degradation at low earth orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics and Vehicle Fiber-Optics and Photonics Conference (AVFOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical resonators metrology using an RF-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97470E, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low noise 10 GHz dual loop optoelectronic oscillator : experimental results and simple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2016.7546719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low-noise optoelectronic oscillator at 10 GHz based on a short fiber delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum (EFTF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, York, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2016.7477835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optoelectronic oscillators: design and performance comparison at 10 GHz and 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Beaure D 'Augères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New Orleans, United States. pp.373-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION ET CARACTERISATION D'UN LASER A MODES VERROUILLES FIBRE POUR LA GENERATION TRES HAUTE FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Journées Nationales de l'Optique Guidée (JNOG 2016) - Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de performances d'oscillateurs optoélectroniques couplés à 10 GHz et 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low phase noise 10 GHz dual loop optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical meeting on Microwave Photonics (MWP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Long Beach, United States. pp.106-109, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2016.7791316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive and active fibered resonant systems for microwave synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Optical Communications and Networks (ICOCN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIMPH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Gadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Destic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th CubeSat Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, von Karman Institute for Fluid Dynamics, University of Liege, Sep 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity laser characterization with a self-heterodyne frequency discriminator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint conference of the IEEE International Frequency Control Symposium and European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique: Modélisation et Amélioration des Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectro-RF d'un résonateur optique fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit de phase RF des amplificateurs optiques ; application aux oscillateurs optoélectroniques couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Beaure d'Augères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification de composants opto-hyperfréquences à bord d'un nanosatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Destic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEURS OPTOELECTRONIQUES TOPOLOGIES, PERFORMANCES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodiode nonlinear modeling and its impact on optical links phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum ( EFTF )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave phase noise properties of optical links involving small signal and gain saturated optical amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vouzelaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Frequency and Time Forum - EFTF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs micro-ondes à résonateurs optiques : topologies, performances en bruit et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde 2014 (JCOM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire de photodiodes hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibered and integrated approaches for ultra-high Q optical resonators and comb generation ; application to microwave and millimeter wave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Optical Frequency Combs : from sources to applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Opto-Electronic Oscillator based on a Fiber-Ring Resonator and a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lanctuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international topical meeting on Microwave Photonics, MWP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Faugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club optique Micro-onde (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateur fibré de facteur Q extrême pour la réalisation d'oscillateurs optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality factor optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International School and Conference on Photonics (PHOTONICA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE TECHNOLOGIQUE DE RESONATEURS OPTIQUES 2D ET 3D SUR SUBSTRATS DE VERRE ET DE SILICIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desmoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodiode 1/f noise and other types of less known baseband noises in optical telecommunications devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.ICNF 2013 978-1-4799-0671-0/13/$31.00 ©2013 IEEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber ring resonators with Q factors in excess of 10^10 for Time and Frequency Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Frequency Control Symposium (IFCS) and European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit en 1/f des photodiodes et autres types de bruit basse fréquence en optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORA - Optical Resonators and Applications - Programme BLANC 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs optiques à très fort Q et applications Projets ANR-ORA et CNES-SHYRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Noise Processes in Optical Resonator Based Microwave Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.975-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Oscillator Based on Fiber Ring Resonator: Overall System Optimization and Phase Noise Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini and micro-resonators for the generation of high spectral purity microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Micro- and nano-photonic materials and devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Trento, Italy. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of low cost solutions for the transmission through optical fiber of low phase noise OCXO signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Generation Using Brillouin Scattering in a High Q Fiber Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Noordwijk, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CAO de la multiplication de fréquence par l'optique pour la génération de porteuses en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.8D-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Reduction of Narrow Linewidth Optical Fibre-Ring Based Microwave Oscillators : Modelling and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated phase noise measurement bench for on-chip characterization of resonators and VCOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS) and European Frequency and Time Forum (EFTF), joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Francisco, United States. p.108-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale pour l'amélioration du bruit de phase des oscillateurs optoélectroniques basés sur des résonateurs optiques fibrés et évaluation de la stabilité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.6F-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIBER RING RESONATOR BASED OPTO-ELECTRONIC OSCILLATOR - PHASE NOISE OPTIMISATION AND THERMAL STABILITY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of the Phase Noise of Opto-Electronic Oscillators based on High Quality Factor Optical Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Newport Beach, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a microwave frequency discriminator based on an optical delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Valence, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit de phase des oscillateurs optoélectroniques basés sur des résonateurs optiques à très forts coefficients de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q optical resonators: characterization and application to stabilization of lasers and high spectral purity microwave oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. p. 75791B-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et caractérisation d'un résonateur optique à très fort facteur de qualité pour la génération microonde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différentes techniques de mesure du bruit de phase de sources optiques et hyperfréquences utilisant une ligne à retard optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles et mesures optiques pour l'industrie (CMOI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.session affiches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche CAO de systèmes optiques-hyperfréquences incluant les performances en bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODES DE CARACTERISATION DE RESONATEURS OPTIQUES A TRES FORTS FACTEURS DE QUALITE POUR LA GENERATION HYPERFREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Lille 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD APPROACH OF MICROWAVE OPTICAL SYSTEMS INCLUDING NOISE PERFORMANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Luis Martinez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Microwave Week 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q Optical Resonators for Laser Stabilization in Microwave Photonics Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESONATEURS OPTIQUES A TRES FORTS FACTEURS DE QUALITE POUR LES OSCILLATEURS HYPERFREQUENCES TRES PURS SPECTRALEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Lille 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q Optical Resonators for Stabilization of High Spectral Purity Microwave Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum - International Frequency Control Symposium (EFTF-IFCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Besançon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs optiques à très forts facteurs de qualité pour la stabilisation d'oscillateurs hyperfréquences à très haute pureté spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Phase Noise and Wide-Bandwidth BiCMOS SiGe:C 0.25µm Digital Frequency Divider For An On-Chip Phase-Noise Measurement Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DE SYSTEMES OPTIQUES-HYPERFREQUENCES A L'AIDE D'UN LOGICIEL DE CAO MICRO-ONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baseband Ultra-Low Noise SiGe:C BiCMOS 0.25 µm Amplifier And Its Application For An On-Chip Phase-Noise Measurement Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN AUTOMATED MEASUREMENT BENCH FOR INTEGRATED BAW RESONATORS NONLINEAR CHARACTERIZATION AT MICROWAVE FREQUENCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. paper n° 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical techniques for microwave frequency stabilization : resonant versus delay line approaches and related modelling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gold Coast, Australia. pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD OF MICROWAVE OPTICAL SYSTEMS FOR TIME&FREQUENCY APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Forum for Time and Frequency 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. Papier numéro : 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave filtering using high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2008 - 38th European Microwave Conference 2008 (EuMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Locking of Optical Mini-Resonators for Microwave Sources Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. paper n° 105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de mini-résonateurs optiques pour le filtrage et la stabilisation de sources hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2C3 (version CD seule)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral density of phase noise inter-laboratory comparison final results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Metrology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise measurement of microwave amplifiers - HF noise parameters and residual phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop of the 2007 International Microwave Symposium “WMI : Noise in Nonlinear circuits”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe HBT Nonlinear Phase Noise Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Noise and Fluctuations - ICNF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tokyo, Japan. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non linéaire en bruit phase de transistors TBH SiGe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes 2007 (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutions in low phase noise microwave sources and related problems of noise modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Noise and Fluctuations - ICNF2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tokyo, Japan. pp.353-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise in SiGe HBT amplifiers and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop "noise in SiGe and GaAs HBTs" - IEEE International Microwave conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of a 10 GHz MEMS based VCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Manchester, United Kingdom. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise inter-laboratory comparison preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Čermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Frequency and Time Forum, Braunschweig, Deutschland,. 27-30 March 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization bench to analyse various types of optical WGM resonators for high spectral purity microwave sources applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Miami (FL), United States. pp.519-527, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2006.275440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ultra low phase noise X-band oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rubiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Miami, United States. pp.861-868, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2006.275502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Characterization of CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th WSEAS CSCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athens, Greece. pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Microresonators used for Stabilisation and Miniaturisation of High Spectral Purity Microwave Sources for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">convention internationale des Micro-Nano Technologies (CANEUS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Toulouse, France. pp.11052 (CD version only)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise modelling and optimisation of microwave SiGe amplifiers 1/f and HF noise contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th European Frequency and Time Forum (EFTF 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapphire resonators + SiGe transistors based ultra low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the joint IEEE IFCS and PTTI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency and linear high frequency noise performances of AlGaN/GaN grown on SiC substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regulated sapphire resonators for low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th European Frequency and Time Forum (EFTF 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise modelling and optimisation of microwave SiGe amplifiers for sapphire oscillators applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Besançon, France. pp.343-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regulated sapphire resonators for low phase noise oscillators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th European Frequency and Time Forum (EFTF 2005) France 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapphire resonators + SiGe transistors based ultra low phase noise oscillators”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS and PTTI Meeting Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency and linear high frequency noise performances of AlGaN/GaN grown on SiC substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 13th Gallium Arsenide and other compound semiconductors Application Symposium 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2036754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un oscillateur saphir-SiGe microonde à très faible bruit de phase dans le cadre du projet PHARAO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois P.Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.5B6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un oscillateur saphir-SiGe microonde à très faible bruit de phase dans le cadre du projet PHARAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France. pp.5B6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Metrology and Modelling of Microwave Transistors - Applications to the design of state of the art Dielectric Resonator Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Fluctuations and Noise Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Santa Fe, United States. pp.179-191, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.497467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise SiGe HBT. Application to a C band sapphire resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE-MTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp. 691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise microwave SiGe devices and oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianandrea Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the $16^{th}$ European Frequency and Time Forum (EFTF 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Pertersburg, Russia. pp.D010-D013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire en bruit d'un transistor PHEMT à l'aide de mesures de bruit BF et de bruit de phase en boucle ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.1A-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de bruit de phase d'oscillateurs à TECs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear noise in high-frequency devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Noise in Physical Systems and 1/f Fluctuations, ICNF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Gainesville, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise modeling of a PHEMT device through residual phase noise and low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J B Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Phoenix, United States. pp.831-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de composants silicium-germanium à très faible bruit de phase et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France. pp.5A1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise modeling of a PHEMT device through residual phase noise and low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.831-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise conversion in FETs under nonlinear operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of Lugiato-Lefever equation for Kerr combs generation in Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigations of Soliton solutions to the Lugiato-Lefever equation for Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 GHz to 60 GHz local oscillator transmission over fiber using optical frequency multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviseur de fréquence SiGe:C 0,25 µm, large bande et faible bruit, pour banc de mesure de bruit de phase intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of optical microspheres to microwaves and millimeter waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giancarlo C. Righini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass Micro- and Nano-spheres: Physics and Applications, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9789814774635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le femtosat et les étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimension Technosciences @venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rivière Blanche, pp.103-110, 2018, 978-1612277936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources hyperfréquences à très haute pureté spectrale à base de mini-résonateurs optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources hyperfréquences à haute pureté spectrale à base de micro-résonateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId435"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Llopis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser self-injection locking to fiber Fabry-Perot resonator for frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 44 (1), pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin-induced Kerr frequency comb in normal dispersion fiber Fabry Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5160. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60261-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of intrinsic properties of high-quality fiber Fabry–Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand-Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (18), pp.5566. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.570921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise self-injection-locked diode laser with a high-Q fiber resonator: model and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (8), pp.1933-1936. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ol.514778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a fiber Fabry–Perot resonator for low-threshold modulation instability Kerr frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (11), pp.3214-3217. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.523291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Pulse Profile Optimization by Chromatic Dispersion Management in Coupled Opto Electronic Oscillator based on Semiconductor Optical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (6), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2024.3372575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28 THz soliton frequency comb in a continuous-wave pumped fiber Fabry-Pérot resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0176533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pump pulse duration on modulation instability Kerr frequency combs in fiber Fabry-Pérot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (22), pp.5955-5958. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.506100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of a SOA based COEO for phase noise performance and reliable operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (7), pp.2245 - 2251. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3337152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of modulation instability Kerr frequency combs in a fiber Fabry–Pérot resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.479466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low phase noise all cryogenic microwave oscillator based on a superconductor resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (12), pp.2750 - 2756. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3023198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity optical source stabilized on a fiber ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.255 - 258. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2970269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on Kerr frequency comb generation in Si 3 N 4 microresonators with frequency-dependent access coupler properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (10), pp.2896-2906. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.36.002896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact system for in situ laser Doppler velocimetry of blood flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.5862. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.10.005862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly spectrally pure 90 GHz signal synthesis using a coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (14), pp.1313-1316. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2018.2845747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Designing Ultra-low Noise Single and Dual-Loop 10 GHz Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (20), pp.4366-4374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency spectral characterization and model parameters extraction of high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.27208. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on an All-Tunable Fiber Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 359, pp. 261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Equivalent-Circuit Modeling of a fast Photodiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (18), pp.1041-1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality-factor optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PHOTONICA'13: 4th International School and Conference on Photonics, T162 (T162), pp.014032. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T162/014032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Scattering Induced Noise in Fiber Ring Resonators and Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (9), pp.1433-1446. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2013.2250917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Noise Processes in Microwave Oscillators Based on Passive Optical Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (special issue 03 (European Microwave Week 2012)), pp.371-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization technique of optical whispering gallery mode resonators in the microwave frequency domain for optoelectronic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Cosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (20), pp.4742-4748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical scattering noise in high Q fiber ring resonators and its effect on optoelectronic oscillator phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (4), pp.518-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise measurement of a narrow linewidth CW laser using delay lines approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (14), p.2713-2715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe HBT Nonlinear Phase Noise Modeling - X-band amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Microwave Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Stabilization on a Fiber Ring Resonator and Application to RF Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (16), pp.1399-1401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Characterization in a CMOS 0.6um PPS Image Sensors System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.877-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Ultra Low Phase Noise Sapphire-SiGe HBT Oscillator Using Nonlinear CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Rennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2004.1268465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise SiGe HBT. Application to a C band sapphire resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE-MTT IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise microwave SiGe devices and oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, EFTF 2002, pp.D010-D013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Phase Noise Sapphire- SiGe HBT Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (5), pp.157-159. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/7260.1000188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise conversion in FETs under nonlinear operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.L189-L195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse and large signal modelling of GaAs field effect transistors at 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C6), pp.C6-165-C6-170. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du nanosatellite NIMPH et de sa charge utile optique-RF pour le test de fibres optiques dopées Erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club optique Micro-onde 2025 (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence de fréquence par oscillateur optoélectronique pour interrogation d'une horloge atomique à piégeage cohérent de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde 2025 (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage de soliton par auto-injection sur Fabry-Pérot fibré pour la synthèse microonde faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de caractérisation multi-canaux de sources de photons uniques pour les télécommunications fibrées quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton self-injection locking to a fiber Fabry-Perot resonator with sub-100 mW pump power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Francisco CA, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3041917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de bruit de phase des oscillateurs optoélectroniques à base de mini-résonateurs fibrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr-Brillouin frequency combs in fiber Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society Summer Topical Meeting Series (SUM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de détecteurs SPADs pour les télécommunications fibrées quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de soliton de cavité par self-injection locking sur un résonateur Fabry-Perot fibré avec puissance de pompe sub-100 mW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du seuil d'instabilité de modulation d'un résonateur Fabry-Pérot fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini resonateurs Fabry-Pérot fibrés à très haute finesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct generation of Cs-based atomic clock RF interrogation signal by an optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics - MWP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Spectral Purity Lasers Stabilized on Mini Fabry-Perot Fiber Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Neuchâtel, France. pp.351-353, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF61992.2024.10722751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Brillouin stimulé à polarisations croisées dans un résonateur Fabry-Pérot fibré de dispersion anormale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr frequency comb generation in fiber Fabry-Pérot resonator: Technological locks and leveraging fiber properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting, EOSAM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naples, Italy. pp.12006, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430912006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Opto-Electronique micro-onde stabilisé sur un mini résonateur fibré à fort Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des mini-résonateurs fibrés aux OEOs, aux lasers stabilisés et aux peignes de fréquences optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement du seuil de déclenchement des instabilités de modulation dans un méso-résonateur Fabry-Pérot fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Phase locked Brillouin assisted Kerr Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Instabilities and Nonequilibrium Structures-INES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Val Paraiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected phase-locked Brillouin Kerr Frequency comb in fiber Fabry Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleo Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency combs induced by modulation instability in fiber Fabry-Pérot resonators: impact of the pump pulse duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe – European Quantum Electronics Virtual Conferences (CLEO®/Europe-EQEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in Fiber Fabry Perot resonators for frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay workshop on Dissipative solitons, turbulence and extreme events in nonlinear photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de désynchronisation sur le comportement déterministe, en bruit de phase et chaotique d’un oscillateur opto-électronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser stabilisé sur un mini-résonateur fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Korti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a COEO device versus loop chromatic dispersion and detuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Frequency Control Symp. (IFCS) and European Frequency and Time Forum (EFTF) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la dispersion chromatique d'un laser à verrouillage de modes pour l'optimisation en bruit de phase d'un COEO employant un SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique et mesure expérimentale du bruit de phase de l’oscillateur optoélectronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA DISPERSION CHROMATIQUE D'UN COEO FIBRE POUR LA GENERATION D'IMPULSION PICOSECONDE ET LA SYNTHESE MICRO-ONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2101.11717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDMon nanosat Payload: risk management implementation in hardware and software design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Cubesat Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, Nov 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of polarization mode dispersion on an all polarization maintaining fibers based coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS-ISAF 2020, IEEE International Frequency Control Symposium and IEEE International Symposium on Application of Ferroelectrics joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Keystone (virtual conference), United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on lasers FM and AM noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS-ISAF 2020, IEEE International Frequency Control Symposium and IEEE International Symposium on Application of Ferroelectrics joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Keystone (Virtual Conference), United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical studies on Kerr comb generation in Si3N4 resonators with frequency dependent access coupler properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'un laser à semiconducteur sur un résonateur fibré à fort Q -Application à la génération optique et hyperfréquence à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes - JCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise Digital Division by 2 and by 3 of a 30 GHz Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions de fréquence faible bruit d'un oscillateur optoélectronique couplé à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Journées Nationales Microondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs optiques hyper-paramétriques stabilisés par une boucle de contre-réaction Pound-Drever-Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microondes (JCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations for designing low phase noise 10 GHz coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband critically-coupled resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. 7p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIMPH: EDMon (Erbium Doped fiber Monitoring)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Opto Microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la dispersion chromatique de fibres optiques de courtes longueurs par modulation de phase sinusoïdale d'une onde monochromatique : application au COEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTOELECTRONIQUE COUPLE POUR LA GENERATION D'ONDES MILLIMETRIQUES A HAUTE PURETE SPECTRALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All photonic-gain Optoelectronic Oscillator at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Meeting on Microwave Photonics, MWP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2018.8552910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise cryogenic amplifiers and oscillators based on superconducting resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Olympic Valley, CA, United States. 3p., </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2018.8597508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic Dispersion measurement of short optical fibers by sinusoidal phase modulation of a monochromatic light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nanosatellite Optoelectronic Payload Dedicated to Radiation-Induced Degradation Measurement in Erbium-Doped Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N Perié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European CubeSat Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE NUMERIQUE SUR LA DEPENDANCE SPECTRALE COMPLEXE DU COUPLAGE OPTIQUE DANS LA GENERATION DE PEIGNES KERR PAR DES RESONATEURS DE Si3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounées nationales de l'optique guidée (JNOG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération millimétrique à 90 GHz à partir d'un oscillateur optoélectronique couplé à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise 10 GHz Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium and EFTF joint Meeting, EFTF-IFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une électronique refroidie pour un oscillateur hyperfréquence à résonateur supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique couplé bas bruit de phase à 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique-Micro-ondes (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la fiabilité d'une Technologie SiGe 0,25µm pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desgrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active devices choice and design of an all cryogenic superconductor resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D’allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF-IFCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative method for the dynamic modeling of ultra-short pulse generation in nonlinear optical ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Tak Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EQEC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.597 - 607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit de phase d'un COEO : étude analytique, optimisation et verrouillage en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design of a Low Phase Noise Coupled Optoelectronic Oscillator at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE topical meeting on Microwave Photonics, MWP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2017.8168712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a mobile HTS cryogenic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Hode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF-IFCS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Study Based on Transfer function in Coupled Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique itérative pour la génération de peignes Kerr : optimisation de la fonction de couplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2017 Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COEO Phase locking and performance optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODE NUMERIQUE POUR LA MODELISATION DE LA GENERATION D'IMPULSIONS ULTRA-COURTES DANS UN MICRO RESONATEUR OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Tak Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG 2017) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Dispersion Measurement of a Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium and EFTF joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3U cubesat to investigate erbium doped fiber degradation at low earth orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics and Vehicle Fiber-Optics and Photonics Conference (AVFOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low-noise optoelectronic oscillator at 10 GHz based on a short fiber delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum (EFTF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, York, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2016.7477835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optoelectronic oscillators: design and performance comparison at 10 GHz and 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Beaure D 'Augères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New Orleans, United States. pp.373-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low noise 10 GHz dual loop optoelectronic oscillator : experimental results and simple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2016.7546719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical resonators metrology using an RF-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97470E, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION ET CARACTERISATION D'UN LASER A MODES VERROUILLES FIBRE POUR LA GENERATION TRES HAUTE FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Journées Nationales de l'Optique Guidée (JNOG 2016) - Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de performances d'oscillateurs optoélectroniques couplés à 10 GHz et 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low phase noise 10 GHz dual loop optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical meeting on Microwave Photonics (MWP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Long Beach, United States. pp.106-109, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2016.7791316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive and active fibered resonant systems for microwave synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Optical Communications and Networks (ICOCN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIMPH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Gadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Destic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th CubeSat Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, von Karman Institute for Fluid Dynamics, University of Liege, Sep 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectro-RF d'un résonateur optique fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique: Modélisation et Amélioration des Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity laser characterization with a self-heterodyne frequency discriminator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint conference of the IEEE International Frequency Control Symposium and European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit de phase RF des amplificateurs optiques ; application aux oscillateurs optoélectroniques couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Beaure d'Augères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification de composants opto-hyperfréquences à bord d'un nanosatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Destic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEURS OPTOELECTRONIQUES TOPOLOGIES, PERFORMANCES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave phase noise properties of optical links involving small signal and gain saturated optical amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vouzelaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Frequency and Time Forum - EFTF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs micro-ondes à résonateurs optiques : topologies, performances en bruit et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde 2014 (JCOM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodiode nonlinear modeling and its impact on optical links phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum ( EFTF )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire de photodiodes hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibered and integrated approaches for ultra-high Q optical resonators and comb generation ; application to microwave and millimeter wave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Optical Frequency Combs : from sources to applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Opto-Electronic Oscillator based on a Fiber-Ring Resonator and a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lanctuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international topical meeting on Microwave Photonics, MWP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Faugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club optique Micro-onde (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality factor optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International School and Conference on Photonics (PHOTONICA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE TECHNOLOGIQUE DE RESONATEURS OPTIQUES 2D ET 3D SUR SUBSTRATS DE VERRE ET DE SILICIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desmoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodiode 1/f noise and other types of less known baseband noises in optical telecommunications devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.ICNF 2013 978-1-4799-0671-0/13/$31.00 ©2013 IEEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber ring resonators with Q factors in excess of 10^10 for Time and Frequency Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Frequency Control Symposium (IFCS) and European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateur fibré de facteur Q extrême pour la réalisation d'oscillateurs optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit en 1/f des photodiodes et autres types de bruit basse fréquence en optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORA - Optical Resonators and Applications - Programme BLANC 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs optiques à très fort Q et applications Projets ANR-ORA et CNES-SHYRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini and micro-resonators for the generation of high spectral purity microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Micro- and nano-photonic materials and devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Trento, Italy. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Oscillator Based on Fiber Ring Resonator: Overall System Optimization and Phase Noise Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Noise Processes in Optical Resonator Based Microwave Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.975-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of low cost solutions for the transmission through optical fiber of low phase noise OCXO signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Generation Using Brillouin Scattering in a High Q Fiber Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Noordwijk, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CAO de la multiplication de fréquence par l'optique pour la génération de porteuses en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.8D-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale pour l'amélioration du bruit de phase des oscillateurs optoélectroniques basés sur des résonateurs optiques fibrés et évaluation de la stabilité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.6F-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated phase noise measurement bench for on-chip characterization of resonators and VCOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS) and European Frequency and Time Forum (EFTF), joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Francisco, United States. p.108-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Reduction of Narrow Linewidth Optical Fibre-Ring Based Microwave Oscillators : Modelling and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIBER RING RESONATOR BASED OPTO-ELECTRONIC OSCILLATOR - PHASE NOISE OPTIMISATION AND THERMAL STABILITY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of the Phase Noise of Opto-Electronic Oscillators based on High Quality Factor Optical Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Newport Beach, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a microwave frequency discriminator based on an optical delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Valence, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit de phase des oscillateurs optoélectroniques basés sur des résonateurs optiques à très forts coefficients de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q optical resonators: characterization and application to stabilization of lasers and high spectral purity microwave oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. p. 75791B-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et caractérisation d'un résonateur optique à très fort facteur de qualité pour la génération microonde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différentes techniques de mesure du bruit de phase de sources optiques et hyperfréquences utilisant une ligne à retard optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles et mesures optiques pour l'industrie (CMOI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.session affiches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche CAO de systèmes optiques-hyperfréquences incluant les performances en bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODES DE CARACTERISATION DE RESONATEURS OPTIQUES A TRES FORTS FACTEURS DE QUALITE POUR LA GENERATION HYPERFREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Lille 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD APPROACH OF MICROWAVE OPTICAL SYSTEMS INCLUDING NOISE PERFORMANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Luis Martinez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Microwave Week 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q Optical Resonators for Laser Stabilization in Microwave Photonics Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESONATEURS OPTIQUES A TRES FORTS FACTEURS DE QUALITE POUR LES OSCILLATEURS HYPERFREQUENCES TRES PURS SPECTRALEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Lille 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q Optical Resonators for Stabilization of High Spectral Purity Microwave Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum - International Frequency Control Symposium (EFTF-IFCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Besançon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Phase Noise and Wide-Bandwidth BiCMOS SiGe:C 0.25µm Digital Frequency Divider For An On-Chip Phase-Noise Measurement Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs optiques à très forts facteurs de qualité pour la stabilisation d'oscillateurs hyperfréquences à très haute pureté spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DE SYSTEMES OPTIQUES-HYPERFREQUENCES A L'AIDE D'UN LOGICIEL DE CAO MICRO-ONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baseband Ultra-Low Noise SiGe:C BiCMOS 0.25 µm Amplifier And Its Application For An On-Chip Phase-Noise Measurement Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical techniques for microwave frequency stabilization : resonant versus delay line approaches and related modelling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gold Coast, Australia. pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD OF MICROWAVE OPTICAL SYSTEMS FOR TIME&FREQUENCY APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Forum for Time and Frequency 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. Papier numéro : 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN AUTOMATED MEASUREMENT BENCH FOR INTEGRATED BAW RESONATORS NONLINEAR CHARACTERIZATION AT MICROWAVE FREQUENCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. paper n° 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Locking of Optical Mini-Resonators for Microwave Sources Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. paper n° 105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave filtering using high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2008 - 38th European Microwave Conference 2008 (EuMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de mini-résonateurs optiques pour le filtrage et la stabilisation de sources hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2C3 (version CD seule)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral density of phase noise inter-laboratory comparison final results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Metrology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise measurement of microwave amplifiers - HF noise parameters and residual phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop of the 2007 International Microwave Symposium “WMI : Noise in Nonlinear circuits”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe HBT Nonlinear Phase Noise Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Noise and Fluctuations - ICNF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tokyo, Japan. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non linéaire en bruit phase de transistors TBH SiGe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes 2007 (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutions in low phase noise microwave sources and related problems of noise modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Noise and Fluctuations - ICNF2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tokyo, Japan. pp.353-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise in SiGe HBT amplifiers and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop "noise in SiGe and GaAs HBTs" - IEEE International Microwave conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise inter-laboratory comparison preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Čermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Frequency and Time Forum, Braunschweig, Deutschland,. 27-30 March 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization bench to analyse various types of optical WGM resonators for high spectral purity microwave sources applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Miami (FL), United States. pp.519-527, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2006.275440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of a 10 GHz MEMS based VCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Manchester, United Kingdom. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ultra low phase noise X-band oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rubiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Miami, United States. pp.861-868, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2006.275502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Characterization of CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th WSEAS CSCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athens, Greece. pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Microresonators used for Stabilisation and Miniaturisation of High Spectral Purity Microwave Sources for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">convention internationale des Micro-Nano Technologies (CANEUS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Toulouse, France. pp.11052 (CD version only)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapphire resonators + SiGe transistors based ultra low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the joint IEEE IFCS and PTTI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise modelling and optimisation of microwave SiGe amplifiers 1/f and HF noise contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th European Frequency and Time Forum (EFTF 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency and linear high frequency noise performances of AlGaN/GaN grown on SiC substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regulated sapphire resonators for low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th European Frequency and Time Forum (EFTF 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise modelling and optimisation of microwave SiGe amplifiers for sapphire oscillators applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Besançon, France. pp.343-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regulated sapphire resonators for low phase noise oscillators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th European Frequency and Time Forum (EFTF 2005) France 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapphire resonators + SiGe transistors based ultra low phase noise oscillators”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS and PTTI Meeting Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency and linear high frequency noise performances of AlGaN/GaN grown on SiC substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 13th Gallium Arsenide and other compound semiconductors Application Symposium 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2036754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un oscillateur saphir-SiGe microonde à très faible bruit de phase dans le cadre du projet PHARAO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois P.Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.5B6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un oscillateur saphir-SiGe microonde à très faible bruit de phase dans le cadre du projet PHARAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France. pp.5B6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Metrology and Modelling of Microwave Transistors - Applications to the design of state of the art Dielectric Resonator Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Fluctuations and Noise Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Santa Fe, United States. pp.179-191, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.497467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise SiGe HBT. Application to a C band sapphire resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE-MTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp. 691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise microwave SiGe devices and oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianandrea Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the $16^{th}$ European Frequency and Time Forum (EFTF 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Pertersburg, Russia. pp.D010-D013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de bruit de phase d'oscillateurs à TECs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire en bruit d'un transistor PHEMT à l'aide de mesures de bruit BF et de bruit de phase en boucle ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.1A-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear noise in high-frequency devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Noise in Physical Systems and 1/f Fluctuations, ICNF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Gainesville, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise modeling of a PHEMT device through residual phase noise and low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J B Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Phoenix, United States. pp.831-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de composants silicium-germanium à très faible bruit de phase et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France. pp.5A1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise modeling of a PHEMT device through residual phase noise and low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.831-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise conversion in FETs under nonlinear operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of Lugiato-Lefever equation for Kerr combs generation in Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigations of Soliton solutions to the Lugiato-Lefever equation for Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 GHz to 60 GHz local oscillator transmission over fiber using optical frequency multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviseur de fréquence SiGe:C 0,25 µm, large bande et faible bruit, pour banc de mesure de bruit de phase intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of optical microspheres to microwaves and millimeter waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giancarlo C. Righini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass Micro- and Nano-spheres: Physics and Applications, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9789814774635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le femtosat et les étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimension Technosciences @venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rivière Blanche, pp.103-110, 2018, 978-1612277936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources hyperfréquences à très haute pureté spectrale à base de mini-résonateurs optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources hyperfréquences à haute pureté spectrale à base de micro-résonateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId435"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05129708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bourcier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Balac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60261-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.570921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mohand Ousaid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.514778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04599534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523291" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04790225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2024.3372575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Ziani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506100" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04758519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bunel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ziani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176533" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04345519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3337152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.479466" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02948581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaudy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3023198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2970269" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napol&#233;on Gutierrez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002896" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2845747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abdallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27208" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Saleh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T162/014032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2250917" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Merrer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ali Slimane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berneschi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Cosi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Brahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327925v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gribaldo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;gis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rennane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2004.1268465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaubet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/7260.1000188" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Juraver" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dienot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994626" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3041917" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05163789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zaki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Pennanech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gutty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05175704v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05163804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05175717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04762064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722751" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04766276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04766222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430912006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248117v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232760" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Korti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736443v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850572" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03288421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03288123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2101.11717" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02975556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234855" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02975526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234819" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02154120v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Collet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990785v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchi Pascale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287779" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289577" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022183v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863572v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552910" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marcilhac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lema&#238;tre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2018.8597508" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925596v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N Peri&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542541v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rochette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desgrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Muraro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langrez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568097v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marcilhac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lemaitre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#8217;allivy Kelly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568067v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Tak Chu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990920v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990446v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088937" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542526v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemaitre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568096v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2017.8168712" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568824v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hode" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568063v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01587950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568066v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990772v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088843" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210786" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990130v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2016.7546719" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2016.7477835" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359519v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beaure D 'Aug&#232;res" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vouzellaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348824v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329454v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990138v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2016.7791316" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051929v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274184v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Gadio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Destic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sommer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rissons" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141233v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164629v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beaure d'Aug&#232;res" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vouzellaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245676v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165719v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maxin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024749v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maxin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024813v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vouzelaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058007v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003486v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lafleur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lanctuit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849955v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Faugeron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849377v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002068v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849957v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desmoulin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849396v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909742v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849954v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849711v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Henriet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711320v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719417v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828588v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714491v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711283v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585407v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597358v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617610v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585699v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596968v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496888v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523965v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483200v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496893v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537966v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379669v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397962v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395177v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Luis Martinez-Reyes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379744v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397950v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383911v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379736v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358067v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Juyon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397920v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358083v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276162v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328158v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276352v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370607v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276359v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277625v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154326v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schaefer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330959v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escotte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chambon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177082v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255671v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177027v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Onillon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Tartarin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711131v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022852v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#268;ermak" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167415v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Constant" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2006.275440" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344613v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubiola" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2006.275502" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534352v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasilescu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185889v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094357v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094292v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154917v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094354v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galliou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849363v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135662v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135669v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343329v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036754" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135070v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rayssac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois P.Y." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085253v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourgeois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998195v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.497467" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085217v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085212v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianandrea Quadri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151780v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152013v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151774v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335357v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Juraver" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085398v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151779v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151767v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880490v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al Sayed Ali" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158764v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659871v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391658v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01989587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Glass-Micro--and-Nanospheres-Physics-and-Applications/Righini/p/book/9789814774635" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051362v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383753v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232814v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05129708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bourcier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Balac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60261-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.570921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mohand Ousaid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.514778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04599534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523291" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04790225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2024.3372575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04758519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ziani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176533" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Ziani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506100" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04345519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3337152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.479466" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02948581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaudy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3023198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2970269" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napol&#233;on Gutierrez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002896" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2845747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abdallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27208" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Saleh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T162/014032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2250917" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Merrer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ali Slimane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berneschi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Cosi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Brahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327925v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gribaldo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;gis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rennane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2004.1268465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaubet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/7260.1000188" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Juraver" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dienot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994626" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Pennanech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gutty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05175704v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05163789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3041917" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05163804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05175717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04766276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04762064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722751" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04766222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430912006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232760" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Korti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736443v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850572" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03288421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03288123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2101.11717" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02975556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234855" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02975526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234819" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02154120v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Collet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990785v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchi Pascale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287779" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289577" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022183v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863572v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552910" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marcilhac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lema&#238;tre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2018.8597508" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925596v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N Peri&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990446v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088937" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemaitre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990920v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rochette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desgrez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Muraro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langrez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marcilhac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lemaitre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#8217;allivy Kelly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568067v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Tak Chu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568096v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2017.8168712" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568824v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hode" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01587950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568063v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568066v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990772v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088843" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990124v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2016.7477835" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beaure D 'Aug&#232;res" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vouzellaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990130v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2016.7546719" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210786" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348824v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329454v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990138v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2016.7791316" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051929v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274184v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Gadio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Destic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sommer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rissons" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165725v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165721v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141233v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164629v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beaure d'Aug&#232;res" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vouzellaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245676v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165719v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maxin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vouzelaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058007v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024749v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maxin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003486v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lafleur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lanctuit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849955v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Faugeron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002068v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849957v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desmoulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909742v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849954v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849711v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Henriet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828588v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719417v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711320v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714491v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711283v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585407v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585699v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617610v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597358v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596968v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496888v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523965v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483200v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496893v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537966v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379669v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397962v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395177v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Luis Martinez-Reyes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379744v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397950v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383911v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358067v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Juyon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379736v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397920v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358083v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276352v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276162v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370607v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277625v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154326v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schaefer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330959v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escotte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chambon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177082v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255671v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177027v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Onillon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Tartarin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#268;ermak" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167415v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Constant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2006.275440" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711131v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344613v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubiola" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2006.275502" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534352v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasilescu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185889v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094292v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154917v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094354v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galliou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849363v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135662v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135669v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343329v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036754" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135070v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rayssac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois P.Y." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085253v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourgeois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998195v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.497467" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085217v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085212v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianandrea Quadri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152013v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151780v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151774v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335357v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Juraver" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085398v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151779v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151767v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880490v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al Sayed Ali" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158764v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659871v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391658v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01989587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Glass-Micro--and-Nanospheres-Physics-and-Applications/Righini/p/book/9789814774635" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051362v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383753v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232814v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>