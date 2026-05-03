--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Llopis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser self-injection locking to fiber Fabry-Perot resonator for frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 44 (1), pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin-induced Kerr frequency comb in normal dispersion fiber Fabry Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5160. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60261-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of intrinsic properties of high-quality fiber Fabry–Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand-Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (18), pp.5566. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.570921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise self-injection-locked diode laser with a high-Q fiber resonator: model and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (8), pp.1933-1936. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ol.514778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a fiber Fabry–Perot resonator for low-threshold modulation instability Kerr frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (11), pp.3214-3217. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.523291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Pulse Profile Optimization by Chromatic Dispersion Management in Coupled Opto Electronic Oscillator based on Semiconductor Optical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (6), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2024.3372575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28 THz soliton frequency comb in a continuous-wave pumped fiber Fabry-Pérot resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0176533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pump pulse duration on modulation instability Kerr frequency combs in fiber Fabry-Pérot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (22), pp.5955-5958. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.506100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of a SOA based COEO for phase noise performance and reliable operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (7), pp.2245 - 2251. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3337152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of modulation instability Kerr frequency combs in a fiber Fabry–Pérot resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.479466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low phase noise all cryogenic microwave oscillator based on a superconductor resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (12), pp.2750 - 2756. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3023198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity optical source stabilized on a fiber ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.255 - 258. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2970269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on Kerr frequency comb generation in Si 3 N 4 microresonators with frequency-dependent access coupler properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (10), pp.2896-2906. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.36.002896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact system for in situ laser Doppler velocimetry of blood flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.5862. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.10.005862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly spectrally pure 90 GHz signal synthesis using a coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (14), pp.1313-1316. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2018.2845747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Designing Ultra-low Noise Single and Dual-Loop 10 GHz Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (20), pp.4366-4374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency spectral characterization and model parameters extraction of high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.27208. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on an All-Tunable Fiber Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 359, pp. 261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Equivalent-Circuit Modeling of a fast Photodiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (18), pp.1041-1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality-factor optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PHOTONICA'13: 4th International School and Conference on Photonics, T162 (T162), pp.014032. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T162/014032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Scattering Induced Noise in Fiber Ring Resonators and Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (9), pp.1433-1446. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2013.2250917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Noise Processes in Microwave Oscillators Based on Passive Optical Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (special issue 03 (European Microwave Week 2012)), pp.371-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization technique of optical whispering gallery mode resonators in the microwave frequency domain for optoelectronic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Cosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (20), pp.4742-4748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical scattering noise in high Q fiber ring resonators and its effect on optoelectronic oscillator phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (4), pp.518-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise measurement of a narrow linewidth CW laser using delay lines approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (14), p.2713-2715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe HBT Nonlinear Phase Noise Modeling - X-band amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Microwave Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Stabilization on a Fiber Ring Resonator and Application to RF Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (16), pp.1399-1401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Characterization in a CMOS 0.6um PPS Image Sensors System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.877-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Ultra Low Phase Noise Sapphire-SiGe HBT Oscillator Using Nonlinear CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Rennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2004.1268465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise SiGe HBT. Application to a C band sapphire resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE-MTT IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise microwave SiGe devices and oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, EFTF 2002, pp.D010-D013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Phase Noise Sapphire- SiGe HBT Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (5), pp.157-159. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/7260.1000188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise conversion in FETs under nonlinear operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.L189-L195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse and large signal modelling of GaAs field effect transistors at 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C6), pp.C6-165-C6-170. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du nanosatellite NIMPH et de sa charge utile optique-RF pour le test de fibres optiques dopées Erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club optique Micro-onde 2025 (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence de fréquence par oscillateur optoélectronique pour interrogation d'une horloge atomique à piégeage cohérent de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde 2025 (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage de soliton par auto-injection sur Fabry-Pérot fibré pour la synthèse microonde faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de caractérisation multi-canaux de sources de photons uniques pour les télécommunications fibrées quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton self-injection locking to a fiber Fabry-Perot resonator with sub-100 mW pump power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Francisco CA, United States. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3041917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de bruit de phase des oscillateurs optoélectroniques à base de mini-résonateurs fibrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr-Brillouin frequency combs in fiber Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society Summer Topical Meeting Series (SUM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de détecteurs SPADs pour les télécommunications fibrées quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de soliton de cavité par self-injection locking sur un résonateur Fabry-Perot fibré avec puissance de pompe sub-100 mW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du seuil d'instabilité de modulation d'un résonateur Fabry-Pérot fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini resonateurs Fabry-Pérot fibrés à très haute finesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct generation of Cs-based atomic clock RF interrogation signal by an optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics - MWP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Spectral Purity Lasers Stabilized on Mini Fabry-Perot Fiber Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Neuchâtel, France. pp.351-353, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF61992.2024.10722751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Brillouin stimulé à polarisations croisées dans un résonateur Fabry-Pérot fibré de dispersion anormale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr frequency comb generation in fiber Fabry-Pérot resonator: Technological locks and leveraging fiber properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting, EOSAM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naples, Italy. pp.12006, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430912006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Opto-Electronique micro-onde stabilisé sur un mini résonateur fibré à fort Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des mini-résonateurs fibrés aux OEOs, aux lasers stabilisés et aux peignes de fréquences optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement du seuil de déclenchement des instabilités de modulation dans un méso-résonateur Fabry-Pérot fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Phase locked Brillouin assisted Kerr Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Instabilities and Nonequilibrium Structures-INES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Val Paraiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected phase-locked Brillouin Kerr Frequency comb in fiber Fabry Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleo Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency combs induced by modulation instability in fiber Fabry-Pérot resonators: impact of the pump pulse duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe – European Quantum Electronics Virtual Conferences (CLEO®/Europe-EQEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in Fiber Fabry Perot resonators for frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay workshop on Dissipative solitons, turbulence and extreme events in nonlinear photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de désynchronisation sur le comportement déterministe, en bruit de phase et chaotique d’un oscillateur opto-électronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser stabilisé sur un mini-résonateur fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Korti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a COEO device versus loop chromatic dispersion and detuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Frequency Control Symp. (IFCS) and European Frequency and Time Forum (EFTF) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la dispersion chromatique d'un laser à verrouillage de modes pour l'optimisation en bruit de phase d'un COEO employant un SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique et mesure expérimentale du bruit de phase de l’oscillateur optoélectronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA DISPERSION CHROMATIQUE D'UN COEO FIBRE POUR LA GENERATION D'IMPULSION PICOSECONDE ET LA SYNTHESE MICRO-ONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2101.11717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDMon nanosat Payload: risk management implementation in hardware and software design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Cubesat Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, Nov 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of polarization mode dispersion on an all polarization maintaining fibers based coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS-ISAF 2020, IEEE International Frequency Control Symposium and IEEE International Symposium on Application of Ferroelectrics joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Keystone (virtual conference), United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on lasers FM and AM noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS-ISAF 2020, IEEE International Frequency Control Symposium and IEEE International Symposium on Application of Ferroelectrics joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Keystone (Virtual Conference), United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical studies on Kerr comb generation in Si3N4 resonators with frequency dependent access coupler properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'un laser à semiconducteur sur un résonateur fibré à fort Q -Application à la génération optique et hyperfréquence à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes - JCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise Digital Division by 2 and by 3 of a 30 GHz Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions de fréquence faible bruit d'un oscillateur optoélectronique couplé à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Journées Nationales Microondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs optiques hyper-paramétriques stabilisés par une boucle de contre-réaction Pound-Drever-Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microondes (JCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations for designing low phase noise 10 GHz coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband critically-coupled resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. 7p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIMPH: EDMon (Erbium Doped fiber Monitoring)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Opto Microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la dispersion chromatique de fibres optiques de courtes longueurs par modulation de phase sinusoïdale d'une onde monochromatique : application au COEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTOELECTRONIQUE COUPLE POUR LA GENERATION D'ONDES MILLIMETRIQUES A HAUTE PURETE SPECTRALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All photonic-gain Optoelectronic Oscillator at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Meeting on Microwave Photonics, MWP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2018.8552910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise cryogenic amplifiers and oscillators based on superconducting resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Olympic Valley, CA, United States. 3p., </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2018.8597508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic Dispersion measurement of short optical fibers by sinusoidal phase modulation of a monochromatic light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nanosatellite Optoelectronic Payload Dedicated to Radiation-Induced Degradation Measurement in Erbium-Doped Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N Perié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European CubeSat Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE NUMERIQUE SUR LA DEPENDANCE SPECTRALE COMPLEXE DU COUPLAGE OPTIQUE DANS LA GENERATION DE PEIGNES KERR PAR DES RESONATEURS DE Si3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounées nationales de l'optique guidée (JNOG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération millimétrique à 90 GHz à partir d'un oscillateur optoélectronique couplé à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise 10 GHz Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium and EFTF joint Meeting, EFTF-IFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une électronique refroidie pour un oscillateur hyperfréquence à résonateur supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique couplé bas bruit de phase à 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique-Micro-ondes (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la fiabilité d'une Technologie SiGe 0,25µm pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desgrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active devices choice and design of an all cryogenic superconductor resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D’allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF-IFCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative method for the dynamic modeling of ultra-short pulse generation in nonlinear optical ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Tak Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EQEC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.597 - 607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit de phase d'un COEO : étude analytique, optimisation et verrouillage en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design of a Low Phase Noise Coupled Optoelectronic Oscillator at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE topical meeting on Microwave Photonics, MWP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2017.8168712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a mobile HTS cryogenic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Hode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF-IFCS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Study Based on Transfer function in Coupled Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique itérative pour la génération de peignes Kerr : optimisation de la fonction de couplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2017 Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COEO Phase locking and performance optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODE NUMERIQUE POUR LA MODELISATION DE LA GENERATION D'IMPULSIONS ULTRA-COURTES DANS UN MICRO RESONATEUR OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Tak Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG 2017) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Dispersion Measurement of a Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium and EFTF joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3U cubesat to investigate erbium doped fiber degradation at low earth orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics and Vehicle Fiber-Optics and Photonics Conference (AVFOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low-noise optoelectronic oscillator at 10 GHz based on a short fiber delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum (EFTF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, York, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2016.7477835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optoelectronic oscillators: design and performance comparison at 10 GHz and 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Beaure D 'Augères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New Orleans, United States. pp.373-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low noise 10 GHz dual loop optoelectronic oscillator : experimental results and simple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2016.7546719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical resonators metrology using an RF-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97470E, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION ET CARACTERISATION D'UN LASER A MODES VERROUILLES FIBRE POUR LA GENERATION TRES HAUTE FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Journées Nationales de l'Optique Guidée (JNOG 2016) - Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de performances d'oscillateurs optoélectroniques couplés à 10 GHz et 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low phase noise 10 GHz dual loop optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical meeting on Microwave Photonics (MWP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Long Beach, United States. pp.106-109, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2016.7791316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive and active fibered resonant systems for microwave synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Optical Communications and Networks (ICOCN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIMPH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Gadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Destic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th CubeSat Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, von Karman Institute for Fluid Dynamics, University of Liege, Sep 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectro-RF d'un résonateur optique fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique: Modélisation et Amélioration des Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity laser characterization with a self-heterodyne frequency discriminator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint conference of the IEEE International Frequency Control Symposium and European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit de phase RF des amplificateurs optiques ; application aux oscillateurs optoélectroniques couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Beaure d'Augères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification de composants opto-hyperfréquences à bord d'un nanosatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Destic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEURS OPTOELECTRONIQUES TOPOLOGIES, PERFORMANCES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave phase noise properties of optical links involving small signal and gain saturated optical amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vouzelaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Frequency and Time Forum - EFTF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs micro-ondes à résonateurs optiques : topologies, performances en bruit et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde 2014 (JCOM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodiode nonlinear modeling and its impact on optical links phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum ( EFTF )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire de photodiodes hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibered and integrated approaches for ultra-high Q optical resonators and comb generation ; application to microwave and millimeter wave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Optical Frequency Combs : from sources to applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Opto-Electronic Oscillator based on a Fiber-Ring Resonator and a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lanctuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international topical meeting on Microwave Photonics, MWP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Faugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club optique Micro-onde (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality factor optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International School and Conference on Photonics (PHOTONICA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE TECHNOLOGIQUE DE RESONATEURS OPTIQUES 2D ET 3D SUR SUBSTRATS DE VERRE ET DE SILICIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desmoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodiode 1/f noise and other types of less known baseband noises in optical telecommunications devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.ICNF 2013 978-1-4799-0671-0/13/$31.00 ©2013 IEEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber ring resonators with Q factors in excess of 10^10 for Time and Frequency Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Frequency Control Symposium (IFCS) and European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateur fibré de facteur Q extrême pour la réalisation d'oscillateurs optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit en 1/f des photodiodes et autres types de bruit basse fréquence en optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORA - Optical Resonators and Applications - Programme BLANC 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs optiques à très fort Q et applications Projets ANR-ORA et CNES-SHYRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini and micro-resonators for the generation of high spectral purity microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Micro- and nano-photonic materials and devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Trento, Italy. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Oscillator Based on Fiber Ring Resonator: Overall System Optimization and Phase Noise Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Noise Processes in Optical Resonator Based Microwave Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.975-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of low cost solutions for the transmission through optical fiber of low phase noise OCXO signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Generation Using Brillouin Scattering in a High Q Fiber Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Noordwijk, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CAO de la multiplication de fréquence par l'optique pour la génération de porteuses en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.8D-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale pour l'amélioration du bruit de phase des oscillateurs optoélectroniques basés sur des résonateurs optiques fibrés et évaluation de la stabilité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.6F-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated phase noise measurement bench for on-chip characterization of resonators and VCOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS) and European Frequency and Time Forum (EFTF), joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Francisco, United States. p.108-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Reduction of Narrow Linewidth Optical Fibre-Ring Based Microwave Oscillators : Modelling and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIBER RING RESONATOR BASED OPTO-ELECTRONIC OSCILLATOR - PHASE NOISE OPTIMISATION AND THERMAL STABILITY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of the Phase Noise of Opto-Electronic Oscillators based on High Quality Factor Optical Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Newport Beach, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a microwave frequency discriminator based on an optical delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Valence, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit de phase des oscillateurs optoélectroniques basés sur des résonateurs optiques à très forts coefficients de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q optical resonators: characterization and application to stabilization of lasers and high spectral purity microwave oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. p. 75791B-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et caractérisation d'un résonateur optique à très fort facteur de qualité pour la génération microonde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différentes techniques de mesure du bruit de phase de sources optiques et hyperfréquences utilisant une ligne à retard optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles et mesures optiques pour l'industrie (CMOI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.session affiches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche CAO de systèmes optiques-hyperfréquences incluant les performances en bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODES DE CARACTERISATION DE RESONATEURS OPTIQUES A TRES FORTS FACTEURS DE QUALITE POUR LA GENERATION HYPERFREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Lille 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD APPROACH OF MICROWAVE OPTICAL SYSTEMS INCLUDING NOISE PERFORMANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Luis Martinez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Microwave Week 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q Optical Resonators for Laser Stabilization in Microwave Photonics Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESONATEURS OPTIQUES A TRES FORTS FACTEURS DE QUALITE POUR LES OSCILLATEURS HYPERFREQUENCES TRES PURS SPECTRALEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Lille 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q Optical Resonators for Stabilization of High Spectral Purity Microwave Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum - International Frequency Control Symposium (EFTF-IFCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Besançon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Phase Noise and Wide-Bandwidth BiCMOS SiGe:C 0.25µm Digital Frequency Divider For An On-Chip Phase-Noise Measurement Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs optiques à très forts facteurs de qualité pour la stabilisation d'oscillateurs hyperfréquences à très haute pureté spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DE SYSTEMES OPTIQUES-HYPERFREQUENCES A L'AIDE D'UN LOGICIEL DE CAO MICRO-ONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baseband Ultra-Low Noise SiGe:C BiCMOS 0.25 µm Amplifier And Its Application For An On-Chip Phase-Noise Measurement Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical techniques for microwave frequency stabilization : resonant versus delay line approaches and related modelling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gold Coast, Australia. pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD OF MICROWAVE OPTICAL SYSTEMS FOR TIME&FREQUENCY APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Forum for Time and Frequency 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. Papier numéro : 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN AUTOMATED MEASUREMENT BENCH FOR INTEGRATED BAW RESONATORS NONLINEAR CHARACTERIZATION AT MICROWAVE FREQUENCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. paper n° 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Locking of Optical Mini-Resonators for Microwave Sources Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. paper n° 105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave filtering using high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2008 - 38th European Microwave Conference 2008 (EuMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de mini-résonateurs optiques pour le filtrage et la stabilisation de sources hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2C3 (version CD seule)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral density of phase noise inter-laboratory comparison final results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Metrology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise measurement of microwave amplifiers - HF noise parameters and residual phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop of the 2007 International Microwave Symposium “WMI : Noise in Nonlinear circuits”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe HBT Nonlinear Phase Noise Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Noise and Fluctuations - ICNF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tokyo, Japan. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non linéaire en bruit phase de transistors TBH SiGe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes 2007 (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutions in low phase noise microwave sources and related problems of noise modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Noise and Fluctuations - ICNF2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tokyo, Japan. pp.353-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise in SiGe HBT amplifiers and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop "noise in SiGe and GaAs HBTs" - IEEE International Microwave conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise inter-laboratory comparison preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Čermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Frequency and Time Forum, Braunschweig, Deutschland,. 27-30 March 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization bench to analyse various types of optical WGM resonators for high spectral purity microwave sources applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Miami (FL), United States. pp.519-527, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2006.275440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of a 10 GHz MEMS based VCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Manchester, United Kingdom. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ultra low phase noise X-band oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rubiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Miami, United States. pp.861-868, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2006.275502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Characterization of CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th WSEAS CSCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athens, Greece. pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Microresonators used for Stabilisation and Miniaturisation of High Spectral Purity Microwave Sources for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">convention internationale des Micro-Nano Technologies (CANEUS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Toulouse, France. pp.11052 (CD version only)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapphire resonators + SiGe transistors based ultra low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the joint IEEE IFCS and PTTI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise modelling and optimisation of microwave SiGe amplifiers 1/f and HF noise contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th European Frequency and Time Forum (EFTF 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency and linear high frequency noise performances of AlGaN/GaN grown on SiC substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regulated sapphire resonators for low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th European Frequency and Time Forum (EFTF 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise modelling and optimisation of microwave SiGe amplifiers for sapphire oscillators applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Besançon, France. pp.343-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regulated sapphire resonators for low phase noise oscillators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th European Frequency and Time Forum (EFTF 2005) France 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapphire resonators + SiGe transistors based ultra low phase noise oscillators”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS and PTTI Meeting Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency and linear high frequency noise performances of AlGaN/GaN grown on SiC substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 13th Gallium Arsenide and other compound semiconductors Application Symposium 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2036754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un oscillateur saphir-SiGe microonde à très faible bruit de phase dans le cadre du projet PHARAO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois P.Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.5B6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un oscillateur saphir-SiGe microonde à très faible bruit de phase dans le cadre du projet PHARAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France. pp.5B6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Metrology and Modelling of Microwave Transistors - Applications to the design of state of the art Dielectric Resonator Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Fluctuations and Noise Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Santa Fe, United States. pp.179-191, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.497467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise SiGe HBT. Application to a C band sapphire resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE-MTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp. 691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise microwave SiGe devices and oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianandrea Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the $16^{th}$ European Frequency and Time Forum (EFTF 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Pertersburg, Russia. pp.D010-D013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de bruit de phase d'oscillateurs à TECs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire en bruit d'un transistor PHEMT à l'aide de mesures de bruit BF et de bruit de phase en boucle ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.1A-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear noise in high-frequency devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Noise in Physical Systems and 1/f Fluctuations, ICNF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Gainesville, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise modeling of a PHEMT device through residual phase noise and low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J B Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Phoenix, United States. pp.831-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de composants silicium-germanium à très faible bruit de phase et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France. pp.5A1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise modeling of a PHEMT device through residual phase noise and low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.831-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise conversion in FETs under nonlinear operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of Lugiato-Lefever equation for Kerr combs generation in Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigations of Soliton solutions to the Lugiato-Lefever equation for Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 GHz to 60 GHz local oscillator transmission over fiber using optical frequency multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviseur de fréquence SiGe:C 0,25 µm, large bande et faible bruit, pour banc de mesure de bruit de phase intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of optical microspheres to microwaves and millimeter waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giancarlo C. Righini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass Micro- and Nano-spheres: Physics and Applications, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9789814774635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le femtosat et les étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimension Technosciences @venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rivière Blanche, pp.103-110, 2018, 978-1612277936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources hyperfréquences à très haute pureté spectrale à base de mini-résonateurs optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources hyperfréquences à haute pureté spectrale à base de micro-résonateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId435"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Llopis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser self-injection locking to fiber Fabry-Perot resonator for frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 44 (1), pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin-induced Kerr frequency comb in normal dispersion fiber Fabry Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.5160. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-60261-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of intrinsic properties of high-quality fiber Fabry–Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand-Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (18), pp.5566. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.570921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Pulse Profile Optimization by Chromatic Dispersion Management in Coupled Opto Electronic Oscillator based on Semiconductor Optical Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (6), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2024.3372575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise self-injection-locked diode laser with a high-Q fiber resonator: model and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (8), pp.1933-1936. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ol.514778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a fiber Fabry–Perot resonator for low-threshold modulation instability Kerr frequency combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (11), pp.3214-3217. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.523291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pump pulse duration on modulation instability Kerr frequency combs in fiber Fabry-Pérot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (22), pp.5955-5958. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.506100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28 THz soliton frequency comb in a continuous-wave pumped fiber Fabry-Pérot resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0176533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric study of a SOA based COEO for phase noise performance and reliable operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (7), pp.2245 - 2251. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3337152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of modulation instability Kerr frequency combs in a fiber Fabry–Pérot resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.275-278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.479466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low phase noise all cryogenic microwave oscillator based on a superconductor resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (12), pp.2750 - 2756. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.3023198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity optical source stabilized on a fiber ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.255 - 258. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2020.2970269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact system for in situ laser Doppler velocimetry of blood flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.5862. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.10.005862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study on Kerr frequency comb generation in Si 3 N 4 microresonators with frequency-dependent access coupler properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (10), pp.2896-2906. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.36.002896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly spectrally pure 90 GHz signal synthesis using a coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (14), pp.1313-1316. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2018.2845747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Designing Ultra-low Noise Single and Dual-Loop 10 GHz Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (20), pp.4366-4374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency spectral characterization and model parameters extraction of high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.27208. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on an All-Tunable Fiber Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 359, pp. 261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Equivalent-Circuit Modeling of a fast Photodiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (18), pp.1041-1135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality-factor optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PHOTONICA'13: 4th International School and Conference on Photonics, T162 (T162), pp.014032. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-8949/2014/T162/014032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Scattering Induced Noise in Fiber Ring Resonators and Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (9), pp.1433-1446. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2013.2250917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Noise Processes in Microwave Oscillators Based on Passive Optical Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (special issue 03 (European Microwave Week 2012)), pp.371-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization technique of optical whispering gallery mode resonators in the microwave frequency domain for optoelectronic oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Cosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (20), pp.4742-4748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical scattering noise in high Q fiber ring resonators and its effect on optoelectronic oscillator phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (4), pp.518-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise measurement of a narrow linewidth CW laser using delay lines approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (14), p.2713-2715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe HBT Nonlinear Phase Noise Modeling - X-band amplifier design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Microwave Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (2), pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Stabilization on a Fiber Ring Resonator and Application to RF Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (16), pp.1399-1401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Characterization in a CMOS 0.6um PPS Image Sensors System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Granado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.877-886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an Ultra Low Phase Noise Sapphire-SiGe HBT Oscillator Using Nonlinear CAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Rennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2004.1268465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise SiGe HBT. Application to a C band sapphire resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE-MTT IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise microwave SiGe devices and oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, EFTF 2002, pp.D010-D013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00123189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Phase Noise Sapphire- SiGe HBT Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (5), pp.157-159. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/7260.1000188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise conversion in FETs under nonlinear operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluctuation and Noise Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.L189-L195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse and large signal modelling of GaAs field effect transistors at 77 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C6), pp.C6-165-C6-170. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00253120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (156)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de soliton de cavité par self-injection locking sur un résonateur Fabry-Perot fibré avec puissance de pompe sub-100 mW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliton self-injection locking to a fiber Fabry-Perot resonator with sub-100 mW pump power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Francisco CA, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3041917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de caractérisation multi-canaux de sources de photons uniques pour les télécommunications fibrées quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence de fréquence par oscillateur optoélectronique pour interrogation d'une horloge atomique à piégeage cohérent de population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde 2025 (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage de soliton par auto-injection sur Fabry-Pérot fibré pour la synthèse microonde faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement du nanosatellite NIMPH et de sa charge utile optique-RF pour le test de fibres optiques dopées Erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club optique Micro-onde 2025 (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de bruit de phase des oscillateurs optoélectroniques à base de mini-résonateurs fibrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr-Brillouin frequency combs in fiber Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Society Summer Topical Meeting Series (SUM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de détecteurs SPADs pour les télécommunications fibrées quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Brillouin stimulé à polarisations croisées dans un résonateur Fabry-Pérot fibré de dispersion anormale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Spectral Purity Lasers Stabilized on Mini Fabry-Perot Fiber Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Neuchâtel, France. pp.351-353, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF61992.2024.10722751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct generation of Cs-based atomic clock RF interrogation signal by an optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Pennanech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Leguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics - MWP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction du seuil d'instabilité de modulation d'un résonateur Fabry-Pérot fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini resonateurs Fabry-Pérot fibrés à très haute finesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerr frequency comb generation in fiber Fabry-Pérot resonator: Technological locks and leveraging fiber properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting, EOSAM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naples, Italy. pp.12006, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430912006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progresses in Fiber Fabry Perot resonators for frequency comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solvay workshop on Dissipative solitons, turbulence and extreme events in nonlinear photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des mini-résonateurs fibrés aux OEOs, aux lasers stabilisés et aux peignes de fréquences optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Opto-Electronique micro-onde stabilisé sur un mini résonateur fibré à fort Q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement du seuil de déclenchement des instabilités de modulation dans un méso-résonateur Fabry-Pérot fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Mohand Ousaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Phase locked Brillouin assisted Kerr Combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Instabilities and Nonequilibrium Structures-INES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Val Paraiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected phase-locked Brillouin Kerr Frequency comb in fiber Fabry Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleo Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency combs induced by modulation instability in fiber Fabry-Pérot resonators: impact of the pump pulse duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Ziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe – European Quantum Electronics Virtual Conferences (CLEO®/Europe-EQEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la dispersion chromatique d'un laser à verrouillage de modes pour l'optimisation en bruit de phase d'un COEO employant un SOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de désynchronisation sur le comportement déterministe, en bruit de phase et chaotique d’un oscillateur opto-électronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser stabilisé sur un mini-résonateur fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Korti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde - JCOM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of a COEO device versus loop chromatic dispersion and detuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Frequency Control Symp. (IFCS) and European Frequency and Time Forum (EFTF) joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS54560.2022.9850572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique et mesure expérimentale du bruit de phase de l’oscillateur optoélectronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION DE LA DISPERSION CHROMATIQUE D'UN COEO FIBRE POUR LA GENERATION D'IMPULSION PICOSECONDE ET LA SYNTHESE MICRO-ONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2101.11717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDMon nanosat Payload: risk management implementation in hardware and software design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Cubesat Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, Nov 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on lasers FM and AM noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS-ISAF 2020, IEEE International Frequency Control Symposium and IEEE International Symposium on Application of Ferroelectrics joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Keystone (Virtual Conference), United States. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of polarization mode dispersion on an all polarization maintaining fibers based coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFCS-ISAF 2020, IEEE International Frequency Control Symposium and IEEE International Symposium on Application of Ferroelectrics joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Keystone (virtual conference), United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IFCS-ISAF41089.2020.9234855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'un laser à semiconducteur sur un résonateur fibré à fort Q -Application à la génération optique et hyperfréquence à faible bruit de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes - JCOM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise Digital Division by 2 and by 3 of a 30 GHz Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical studies on Kerr comb generation in Si3N4 resonators with frequency dependent access coupler properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions de fréquence faible bruit d'un oscillateur optoélectronique couplé à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Journées Nationales Microondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE NUMERIQUE SUR LA DEPENDANCE SPECTRALE COMPLEXE DU COUPLAGE OPTIQUE DANS LA GENERATION DE PEIGNES KERR PAR DES RESONATEURS DE Si3N4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jounées nationales de l'optique guidée (JNOG 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic Dispersion measurement of short optical fibers by sinusoidal phase modulation of a monochromatic light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Topical Meeting on Microwave Photonics (MWP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nanosatellite Optoelectronic Payload Dedicated to Radiation-Induced Degradation Measurement in Erbium-Doped Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N Perié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European CubeSat Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIMPH: EDMon (Erbium Doped fiber Monitoring)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Opto Microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs optiques hyper-paramétriques stabilisés par une boucle de contre-réaction Pound-Drever-Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microondes (JCOM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations for designing low phase noise 10 GHz coupled optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband critically-coupled resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monmayrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier-Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Resonators, Microresonators, and Beam Control XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. 7p., </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2289577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la dispersion chromatique de fibres optiques de courtes longueurs par modulation de phase sinusoïdale d'une onde monochromatique : application au COEO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTOELECTRONIQUE COUPLE POUR LA GENERATION D'ONDES MILLIMETRIQUES A HAUTE PURETE SPECTRALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All photonic-gain Optoelectronic Oscillator at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Meeting on Microwave Photonics, MWP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2018.8552910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low phase noise cryogenic amplifiers and oscillators based on superconducting resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Olympic Valley, CA, United States. 3p., </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2018.8597508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODE NUMERIQUE POUR LA MODELISATION DE LA GENERATION D'IMPULSIONS ULTRA-COURTES DANS UN MICRO RESONATEUR OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Tak Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG 2017) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ Dispersion Measurement of a Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium and EFTF joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la fiabilité d'une Technologie SiGe 0,25µm pour applications spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Desgrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Muraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active devices choice and design of an all cryogenic superconductor resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier D’allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF-IFCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative method for the dynamic modeling of ultra-short pulse generation in nonlinear optical ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Tak Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EQEC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.597 - 607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique couplé bas bruit de phase à 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique-Micro-ondes (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Phase Noise 10 GHz Coupled Optoelectronic Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium and EFTF joint Meeting, EFTF-IFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2017.8088937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération millimétrique à 90 GHz à partir d'un oscillateur optoélectronique couplé à 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'une électronique refroidie pour un oscillateur hyperfréquence à résonateur supraconducteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit de phase d'un COEO : étude analytique, optimisation et verrouillage en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a mobile HTS cryogenic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier d'Allivy Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marcilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Hode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium (EFTF-IFCS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design of a Low Phase Noise Coupled Optoelectronic Oscillator at 10 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouchi Pascale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE topical meeting on Microwave Photonics, MWP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2017.8168712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique itérative pour la génération de peignes Kerr : optimisation de la fonction de couplage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2017 Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Study Based on Transfer function in Coupled Optoelectronic Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COEO Phase locking and performance optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Khayatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Frequency and Time Forum &amp; International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Besançon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive and active fibered resonant systems for microwave synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoléon Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Optical Communications and Networks (ICOCN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical resonators metrology using an RF-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97470E, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low noise 10 GHz dual loop optoelectronic oscillator : experimental results and simple model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New Orleans, United States. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FCS.2016.7546719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled optoelectronic oscillators: design and performance comparison at 10 GHz and 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Beaure D 'Augères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, New Orleans, United States. pp.373-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low-noise optoelectronic oscillator at 10 GHz based on a short fiber delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum (EFTF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, York, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2016.7477835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3U cubesat to investigate erbium doped fiber degradation at low earth orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics and Vehicle Fiber-Optics and Photonics Conference (AVFOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de performances d'oscillateurs optoélectroniques couplés à 10 GHz et 30 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION ET CARACTERISATION D'UN LASER A MODES VERROUILLES FIBRE POUR LA GENERATION TRES HAUTE FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Journées Nationales de l'Optique Guidée (JNOG 2016) - Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-low phase noise 10 GHz dual loop optoelectronic oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Crozatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical meeting on Microwave Photonics (MWP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Long Beach, United States. pp.106-109, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2016.7791316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEURS OPTOELECTRONIQUES TOPOLOGIES, PERFORMANCES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity laser characterization with a self-heterodyne frequency discriminator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Joint conference of the IEEE International Frequency Control Symposium and European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique: Modélisation et Amélioration des Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectro-RF d'un résonateur optique fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIMPH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Gadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Destic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th CubeSat Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, von Karman Institute for Fluid Dynamics, University of Liege, Sep 2015, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit de phase RF des amplificateurs optiques ; application aux oscillateurs optoélectroniques couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Beaure d'Augères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vouzellaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification de composants opto-hyperfréquences à bord d'un nanosatellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Destic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes (JCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire de photodiodes hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Opto-Electronic Oscillator based on a Fiber-Ring Resonator and a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lanctuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international topical meeting on Microwave Photonics, MWP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibered and integrated approaches for ultra-high Q optical resonators and comb generation ; application to microwave and millimeter wave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Optical Frequency Combs : from sources to applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodiode nonlinear modeling and its impact on optical links phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum ( EFTF )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave phase noise properties of optical links involving small signal and gain saturated optical amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vouzelaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Frequency and Time Forum - EFTF 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs micro-ondes à résonateurs optiques : topologies, performances en bruit et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde 2014 (JCOM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateur fibré de facteur Q extrême pour la réalisation d'oscillateurs optoélectroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. pp.147-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High quality factor optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International School and Conference on Photonics (PHOTONICA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE TECHNOLOGIQUE DE RESONATEURS OPTIQUES 2D ET 3D SUR SUBSTRATS DE VERRE ET DE SILICIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desmoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique couplé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Faugeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club optique Micro-onde (JCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber ring resonators with Q factors in excess of 10^10 for Time and Frequency Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Frequency Control Symposium (IFCS) and European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodiode 1/f noise and other types of less known baseband noises in optical telecommunications devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Fluctuations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.ICNF 2013 978-1-4799-0671-0/13/$31.00 ©2013 IEEE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit en 1/f des photodiodes et autres types de bruit basse fréquence en optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORA - Optical Resonators and Applications - Programme BLANC 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs optiques à très fort Q et applications Projets ANR-ORA et CNES-SHYRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Coillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ali Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Henriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-onde (JCOM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter Wave Generation Using Brillouin Scattering in a High Q Fiber Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics (MWP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Noordwijk, Netherlands. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Noise Processes in Optical Resonator Based Microwave Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. pp.975-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic Oscillator Based on Fiber Ring Resonator: Overall System Optimization and Phase Noise Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini and micro-resonators for the generation of high spectral purity microwave signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanne Chembo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Micro- and nano-photonic materials and devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Trento, Italy. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of low cost solutions for the transmission through optical fiber of low phase noise OCXO signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsen Azaizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Rissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIBER RING RESONATOR BASED OPTO-ELECTRONIC OSCILLATOR - PHASE NOISE OPTIMISATION AND THERMAL STABILITY STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Reduction of Narrow Linewidth Optical Fibre-Ring Based Microwave Oscillators : Modelling and Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique et expérimentale pour l'amélioration du bruit de phase des oscillateurs optoélectroniques basés sur des résonateurs optiques fibrés et évaluation de la stabilité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales Microondes 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.6F-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated phase noise measurement bench for on-chip characterization of resonators and VCOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium (IFCS) and European Frequency and Time Forum (EFTF), joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, San Francisco, United States. p.108-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation CAO de la multiplication de fréquence par l'optique pour la génération de porteuses en gamme millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.8D-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de différentes techniques de mesure du bruit de phase de sources optiques et hyperfréquences utilisant une ligne à retard optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôles et mesures optiques pour l'industrie (CMOI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.session affiches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of the Phase Noise of Opto-Electronic Oscillators based on High Quality Factor Optical Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Newport Beach, United States. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du bruit de phase des oscillateurs optoélectroniques basés sur des résonateurs optiques à très forts coefficients de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a microwave frequency discriminator based on an optical delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Valence, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q optical resonators: characterization and application to stabilization of lasers and high spectral purity microwave oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. p. 75791B-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et caractérisation d'un résonateur optique à très fort facteur de qualité pour la génération microonde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DE SYSTEMES OPTIQUES-HYPERFREQUENCES A L'AIDE D'UN LOGICIEL DE CAO MICRO-ONDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée &amp; Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baseband Ultra-Low Noise SiGe:C BiCMOS 0.25 µm Amplifier And Its Application For An On-Chip Phase-Noise Measurement Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche CAO de systèmes optiques-hyperfréquences incluant les performances en bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODES DE CARACTERISATION DE RESONATEURS OPTIQUES A TRES FORTS FACTEURS DE QUALITE POUR LA GENERATION HYPERFREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Lille 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q Optical Resonators for Laser Stabilization in Microwave Photonics Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD APPROACH OF MICROWAVE OPTICAL SYSTEMS INCLUDING NOISE PERFORMANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horacio Luis Martinez-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Microwave Week 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESONATEURS OPTIQUES A TRES FORTS FACTEURS DE QUALITE POUR LES OSCILLATEURS HYPERFREQUENCES TRES PURS SPECTRALEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Lille 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Q Optical Resonators for Stabilization of High Spectral Purity Microwave Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum - International Frequency Control Symposium (EFTF-IFCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Besançon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs optiques à très forts facteurs de qualité pour la stabilisation d'oscillateurs hyperfréquences à très haute pureté spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Phase Noise and Wide-Bandwidth BiCMOS SiGe:C 0.25µm Digital Frequency Divider For An On-Chip Phase-Noise Measurement Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems (SIRF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358067v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN AUTOMATED MEASUREMENT BENCH FOR INTEGRATED BAW RESONATORS NONLINEAR CHARACTERIZATION AT MICROWAVE FREQUENCIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. paper n° 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical techniques for microwave frequency stabilization : resonant versus delay line approaches and related modelling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE Topical Meeting on Microwave Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gold Coast, Australia. pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD OF MICROWAVE OPTICAL SYSTEMS FOR TIME&FREQUENCY APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Forum for Time and Frequency 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. Papier numéro : 162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Locking of Optical Mini-Resonators for Microwave Sources Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Toulouse, France. paper n° 105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave filtering using high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2008 - 38th European Microwave Conference 2008 (EuMC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non linéaire en bruit phase de transistors TBH SiGe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes 2007 (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolutions in low phase noise microwave sources and related problems of noise modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Noise and Fluctuations - ICNF2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tokyo, Japan. pp.353-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de mini-résonateurs optiques pour le filtrage et la stabilisation de sources hyperfréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes (JNM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.2C3 (version CD seule)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral density of phase noise inter-laboratory comparison final results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Metrology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France. pp.NA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise measurement of microwave amplifiers - HF noise parameters and residual phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop of the 2007 International Microwave Symposium “WMI : Noise in Nonlinear circuits”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe HBT Nonlinear Phase Noise Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Noise and Fluctuations - ICNF 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tokyo, Japan. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Microresonators used for Stabilisation and Miniaturisation of High Spectral Purity Microwave Sources for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">convention internationale des Micro-Nano Technologies (CANEUS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Toulouse, France. pp.11052 (CD version only)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilities of a 10 GHz MEMS based VCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Coustou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fourn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Microwave Integrated Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Manchester, United Kingdom. pp.157-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise inter-laboratory comparison preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Salzenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Čermak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Frequency and Time Forum, Braunschweig, Deutschland,. 27-30 March 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization bench to analyse various types of optical WGM resonators for high spectral purity microwave sources applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 IEEE Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Miami (FL), United States. pp.519-527, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2006.275440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise in SiGe HBT amplifiers and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS workshop "noise in SiGe and GaAs HBTs" - IEEE International Microwave conference 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ultra low phase noise X-band oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gruson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rubiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Miami, United States. pp.861-868, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FREQ.2006.275502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Characterization of CMOS Image Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th WSEAS CSCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athens, Greece. pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency and linear high frequency noise performances of AlGaN/GaN grown on SiC substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 13th Gallium Arsenide and other compound semiconductors Application Symposium 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.299-302, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2036754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapphire resonators + SiGe transistors based ultra low phase noise oscillators”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS and PTTI Meeting Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise modelling and optimisation of microwave SiGe amplifiers 1/f and HF noise contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th European Frequency and Time Forum (EFTF 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapphire resonators + SiGe transistors based ultra low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the joint IEEE IFCS and PTTI Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency and linear high frequency noise performances of AlGaN/GaN grown on SiC substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Soubercaze-Pun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regulated sapphire resonators for low phase noise oscillators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th European Frequency and Time Forum (EFTF 2005) France 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature regulated sapphire resonators for low phase noise oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th European Frequency and Time Forum (EFTF 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00094354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase noise modelling and optimisation of microwave SiGe amplifiers for sapphire oscillators applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gribaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Boudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Frequency and Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Besançon, France. pp.343-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Noise Metrology and Modelling of Microwave Transistors - Applications to the design of state of the art Dielectric Resonator Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Fluctuations and Noise Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Santa Fe, United States. pp.179-191, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.497467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un oscillateur saphir-SiGe microonde à très faible bruit de phase dans le cadre du projet PHARAO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois P.Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.5B6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un oscillateur saphir-SiGe microonde à très faible bruit de phase dans le cadre du projet PHARAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Rayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France. pp.5B6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise SiGe HBT. Application to a C band sapphire resonator oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE-MTT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, United States. pp. 691-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra low phase noise microwave SiGe devices and oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianandrea Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the $16^{th}$ European Frequency and Time Forum (EFTF 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Saint Pertersburg, Russia. pp.D010-D013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency noise conversion in FETs under nonlinear operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.247-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise modeling of a PHEMT device through residual phase noise and low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.831-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-linéaire en bruit d'un transistor PHEMT à l'aide de mesures de bruit BF et de bruit de phase en boucle ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.1A-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de bruit de phase d'oscillateurs à TECs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 12èmes Journées Nationales Microondes, JNM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear noise in high-frequency devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Noise in Physical Systems and 1/f Fluctuations, ICNF 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Gainesville, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear noise modeling of a PHEMT device through residual phase noise and low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J B Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Danneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Phoenix, United States. pp.831-834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie de composants silicium-germanium à très faible bruit de phase et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cibiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Juraver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kersalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées Nationales Microondes (JNM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Poitiers, France. pp.5A1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigations of Soliton solutions to the Lugiato-Lefever equation for Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of Lugiato-Lefever equation for Kerr combs generation in Fabry-Perot resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Al Sayed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Caloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Dauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 GHz to 60 GHz local oscillator transmission over fiber using optical frequency multiplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviseur de fréquence SiGe:C 0,25 µm, large bande et faible bruit, pour banc de mesure de bruit de phase intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Juyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of optical microspheres to microwaves and millimeter waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giancarlo C. Righini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass Micro- and Nano-spheres: Physics and Applications, 1st Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9789814774635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le femtosat et les étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimension Technosciences @venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rivière Blanche, pp.103-110, 2018, 978-1612277936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources hyperfréquences à très haute pureté spectrale à base de mini-résonateurs optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources hyperfréquences à haute pureté spectrale à base de micro-résonateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. B. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId435"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05129708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bourcier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Balac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60261-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.570921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mohand Ousaid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.514778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04599534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523291" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04790225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2024.3372575" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04758519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ziani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176533" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Ziani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506100" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04345519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3337152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.479466" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02948581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaudy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3023198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2970269" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napol&#233;on Gutierrez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002896" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341223v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2845747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abdallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27208" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Saleh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T162/014032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2250917" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Merrer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ali Slimane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berneschi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Cosi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Brahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327925v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gribaldo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;gis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rennane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2004.1268465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaubet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/7260.1000188" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Juraver" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dienot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994626" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186284v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Pennanech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gutty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05175704v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05163789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3041917" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186334v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372465v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05163804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05175717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687221v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687201v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04766276v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04762064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722751" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04766222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430912006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232760" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Korti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736443v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850572" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03288421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03288123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2101.11717" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02975556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234855" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02975526v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234819" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02154120v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159214v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Collet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990785v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchi Pascale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287779" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917874v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289577" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022183v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863572v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552910" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868407v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marcilhac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lema&#238;tre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2018.8597508" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925596v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925595v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N Peri&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926244v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990446v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088937" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542526v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemaitre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990920v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rochette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desgrez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Muraro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langrez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568097v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marcilhac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lemaitre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#8217;allivy Kelly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568067v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Tak Chu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568096v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2017.8168712" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568824v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hode" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01587950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568063v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568066v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990772v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088843" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396269v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990124v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2016.7477835" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beaure D 'Aug&#232;res" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vouzellaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990130v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2016.7546719" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319841v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210786" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348824v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329454v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990138v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2016.7791316" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051929v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274184v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Gadio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Destic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sommer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rissons" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165725v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165721v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141233v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164629v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beaure d'Aug&#232;res" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vouzellaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245676v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165719v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maxin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vouzelaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058007v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024749v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maxin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003486v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lafleur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lanctuit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849955v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Faugeron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002068v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849957v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desmoulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909742v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849954v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849711v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Henriet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828588v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719417v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711320v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714491v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711283v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585407v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585699v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617610v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597358v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596968v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496888v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410793v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523965v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483200v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496893v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537966v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379669v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397962v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395177v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Luis Martinez-Reyes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379744v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397950v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383911v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358067v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Juyon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379736v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397920v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358083v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276352v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276162v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370607v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277625v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constant" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154326v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schaefer" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330959v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escotte" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chambon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177082v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255671v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177027v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Onillon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Tartarin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022852v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#268;ermak" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167415v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Constant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2006.275440" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711131v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344613v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubiola" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2006.275502" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534352v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasilescu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185889v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094292v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094357v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154917v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094354v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galliou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849363v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135662v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135669v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343329v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036754" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135070v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rayssac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois P.Y." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085253v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourgeois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998195v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.497467" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085217v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085212v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianandrea Quadri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152013v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151780v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151774v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335357v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Juraver" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085398v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151779v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151767v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880490v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al Sayed Ali" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158764v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659871v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391658v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01989587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Glass-Micro--and-Nanospheres-Physics-and-Applications/Righini/p/book/9789814774635" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051362v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383753v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232814v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05129708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bourcier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Balac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05213428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60261-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mohand-Ousaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.570921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04790225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2024.3372575" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Mohand Ousaid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.514778" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04599534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.523291" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Ziani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.506100" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04758519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bunel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conforti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ziani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0176533" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04345519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3337152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919688v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.479466" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02948581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaudy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.3023198" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2970269" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005862" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298739v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napol&#233;on Gutierrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calvez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002896" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khayatzadeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2845747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Leli&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Berger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abdallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27208" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Saleh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066679v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rumeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cibiel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Henriet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Salzenstein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Coillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T162/014032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2013.2250917" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Merrer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ali Slimane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798034v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berneschi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Cosi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Brahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327925v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gribaldo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feruglio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Granado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;gis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Rennane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2004.1268465" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kersal&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giordano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaubet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00071077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/7260.1000188" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Danneville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Juraver" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dienot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Andre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994626" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05175717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3041917" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05163789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Zaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Pennanech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gutty" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leviandier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05175704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viallon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05186334v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05163804v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04762064v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF61992.2024.10722751" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04766276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687221v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04687201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04766222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430912006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04193296v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536341v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232760" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736570v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736510v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Korti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03736443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850572" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03288421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03288123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2101.11717" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03431647v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02975526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234819" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02975556v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFCS-ISAF41089.2020.9234855" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02154120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159214v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Collet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tournier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926244v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925596v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N Peri&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coustou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouchi Pascale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287779" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01917874v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arlotti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monmayrant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier-Lafaye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2289577" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863572v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990902v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552910" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868407v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marcilhac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lema&#238;tre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier d'Allivy Kelly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2018.8597508" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Tak Chu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088843" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542541v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Robin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rochette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Desgrez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Muraro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langrez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568097v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marcilhac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lemaitre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#8217;allivy Kelly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568067v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2017.8088937" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemaitre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568824v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Hode" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990778v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2017.8168712" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568063v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01587950v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568062v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210786" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2016.7546719" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359519v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beaure D 'Aug&#232;res" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vouzellaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990124v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2016.7477835" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396269v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rissons" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329454v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348824v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01990138v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Pillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2016.7791316" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165719v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maxin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141233v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165721v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165725v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274184v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Gadio" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Destic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sommer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rissons" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beaure d'Aug&#232;res" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vouzellaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245676v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Destic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003486v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051348v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Maxin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lanctuit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nouchi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051424v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lafleur" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024749v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024813v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vouzelaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058007v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002068v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849957v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desmoulin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849955v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Faugeron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic van Dijk" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909742v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849396v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azaizia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849954v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849711v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Henriet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711320v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719417v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828588v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanne Chembo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714491v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597358v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585699v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617610v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585407v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537966v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496888v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523965v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410793v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483200v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397920v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358083v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Juyon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379669v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397962v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379744v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395177v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Luis Martinez-Reyes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397950v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383911v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358067v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276162v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328158v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276352v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276359v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnefont" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370607v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177027v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chambon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Onillon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Tartarin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277625v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Constant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154326v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barillet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Schaefer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330959v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escotte" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177082v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185889v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Constant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711131v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022852v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan &#268;ermak" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167415v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2006.275440" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330898v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344613v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gruson" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rubiola" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2006.275502" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534352v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Alexandre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasilescu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343329v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Soubercaze-Pun" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gribaldo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036754" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135669v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094357v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094292v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154917v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135662v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galliou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094354v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849363v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Boudot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giordano" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998195v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.497467" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135070v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rayssac" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois P.Y." TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085253v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bourgeois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085217v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085212v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianandrea Quadri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151767v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151779v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151780v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152013v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151774v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335357v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Juraver" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085398v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158764v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Al Sayed Ali" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Caloz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880490v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659871v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391658v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01989587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Glass-Micro--and-Nanospheres-Physics-and-Applications/Righini/p/book/9789814774635" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02051362v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383753v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232814v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>