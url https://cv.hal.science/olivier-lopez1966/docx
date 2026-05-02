--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-lopez1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0818-4564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233548580</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lopez_o_3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recruté après ma thèse en tant que chargé de recherche au CNRS en Octobre 1993, je fais partie depuis lors du laboratoire de physique corpusculaire de Caen (LPCC). Je suis maintenant directeur de recherche et depuis le 1er Septembre 2022 directeur adjoint du laboratoire. En ce qui concerne mon activité de recherche, Je fais partie depuis le début de la collaboration INDRA-FAZIA qui regroupe plus de 40 chercheurs au niveau international et une quinzaine de laboratoires et institutions. Mon domaine de recherche est l'étude des propriétés de transport ainsi que des transitions de phase de la matière nucléaire. A ce titre, je suis membre de l'équipe Dynamique et thermodynamique nucléaire au LPC Caen. Actuellement, la collaboration INDRA-FAZIA a initié un programme de recherche sur l'étude de l'équation d'état de la matière nucléaire ainsi que des propriétés de milieu des agrégats (clusters) produits dans les collisions entre ions lourds autour de l'énergie de Fermi auquel j'ai une contribution active. Ce programme est en cours de réalisation au Grand Accélérateur National d'Ions Lourds (GANIL) à Caen. A l'heure actuelle, deux campagnes de mesures y ont été menées; j'ai été le porte-parole de la première d'entre elles menées en 2019 (E789 : dépendance en isospin de l'équation f'état de la matière nucléaire). Une troisième campagne de mesures est aussi prévue pour 2023, cette fois sur l'étude des propriétés de milieu des agrégats produits dans la matière nucléaire chaude et diluée. Cette thématique est reliée à la description des propriétés de la matière produite dans les explosions de supernovae ainsi que les fusions d'étoiles à neutrons observées notamment grâce à la détection des ondes gravitationnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également fortement investi dans la diffusion de la culture scientifique, et je dirige le service communication du laboratoire. A ce titre, j'organise avec l'aide de la responsable communication du laboratoire la participation du laboratoire aux événements publics tels que la Fête de la Science, la FENO, salons étudiants et des métiers, les visites de laboratoire, participations à des expositions, conférences dans les lycées, réalisation d'outils de médiation, etc. Je suis également administrateur et membre du bureau de Relais d'Sciences, le centre de culture scientifique, technique et industrielle de Normandie situé au Dôme à Caen.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de fragments dans les collisions nucléaires autour de l'énergie de Fermi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université de Caen, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01091352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en evidence d'un mecanisme simultane de production de fragments dans les collisions centrales du systeme $^{86}$Kr + $^{197}$Au a 60 MeV par nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuclear Experiment [nucl-ex]. Université de Caen, 1993. English. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00018166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the nuclear symmetry energy with Fermi-energy heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 868, pp.139815. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2025.139815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin diffusion from $^{40,48}$Ca$+^{40,48}$Ca experimental data at Fermi energies: Direct comparisons with transport model calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109, pp.064605. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.109.064605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of isospin transport with $^{40,48}$Ca+ $^{40,48}$Ca reactions at 35 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (1), pp.014604. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.107.014604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03832816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the $^{40,48}$Ca+ $^{40,48}$Ca reactions at 35 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisjoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03586317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New semi-automatic method for reaction product charge and mass identification in heavy-ion collisions at Fermi energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 847, pp.142-147. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.11.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01348951v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction and fusion cross sections for the near-symmetric system $^{129}$Xe+$^{nat}$Sn from $8$ to $35$ $AMeV$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manduci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.044611. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.94.044611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01345974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing clustering in excited alpha-conjugate nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad. R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 755, pp.475-480. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2016.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01282609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signals of Bose Einstein condensation and Fermi quenching in the decay of hot nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisjoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 756, pp.194-199. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2016.02.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01100158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature technique of thin silicon ion implanted epitaxial detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Kordyasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.15. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2015-15015-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01120218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulomb chronometry to probe the decay mechanism of hot nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.064606. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.92.064606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00867220v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Billotron: a way to experimentally apprehend the subatomic world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.453. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9120/50/4/453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01177619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FAZIA project in Europe: R&amp;D phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, 47 (20pp). </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2014-14047-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00966956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-medium effects for nuclear matter in the Fermi energy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.064602. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.90.064602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01066044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy measurement and fragment identification using digital signals from partially depleted Si detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.86. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2014-14086-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00951103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher’s Note: In-medium effects for nuclear matter in the Fermi-energy domain [Phys. Rev. C 90, 064602 (2014)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.069903 (E). </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.90.069903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01211434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin effects and symmetry energy studies with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.33. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2014-14033-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00875063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin transport in 84Kr + 112,124Sn collisions at Fermi energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Maurenzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.054607. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.87.054607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00778551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of charged particle identification using pulse shape discrimination and ΔE−E methods between front and rear side injection in silicon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 701, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00753651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained caloric curves and phase transition for hot nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad. R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 723 (1-3), pp.140-144. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of irradiation of energetic heavy ions on digital pulse shape analysis with silicon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 707, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.12.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00782509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N and Z odd-even staggering in Kr + Sn collisions at Fermi energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Maurenzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.064607. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.88.064607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00868032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle identification using the (DELTA)E-E technique and pulse shape discrimination with the silicon detectors of the FAZIA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 664, pp.251-263. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00656422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-chip telescope for heavy-ion identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.158. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2012-12158-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of current pulses induced by heavy ions in silicon detectors (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 642, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00587352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for $\alpha$-particle condensation in nuclei from the Hoyle state deexcitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.65-70. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00632890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of FAZIA prototypes at LNS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNS Activity Report 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.126-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00560905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nuclear Stopping in Central Collisions at Intermediate Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.232701. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.232701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of the charged lattice-gas model with two types of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.051104. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.81.051104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00492917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin diffusion in semi-peripheral $^{58}Ni$+$^{197}Au$ collisions at intermediate energies (I): Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.064614. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.79.064614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New digital techniques applied to A and Z identification using pulse shape discrimination of silicon detector current signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 600, pp.644-650. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2008.12.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00363510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoscaling as a Measure of Symmetry Energy in the Lattice Gas Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.142503. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.142503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00378550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source shape determination with directional fragment-fragment velocity correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 659, pp.807-812. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00186887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-particle correlation function to study short-lived nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 811, pp.233-243. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00310864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-out properties of multifragmentation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 809, pp.111-128. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation threshold in $^{93}Nb+${nat}Mg collisions at 30 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manduci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 811, pp.93-106. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from participant to spectator fragmentation in Au+Au reactions between 60A and 150A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Aichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Reisdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.034612. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.034612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00084674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield scaling, size hierarchy and fluctuations of observables in fragmentation of excited heavy nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 795, pp.47-69. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00171092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodalities : a survey of experimental data and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.263-274. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2006-10122-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality: a possible experimental signature of the liquid-gas phase transition of nuclear matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 779, pp.267-296. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite surface renewal caused by fluid inclusions mobility: An AFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Zuddas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (18), pp.A370-A370. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation of very heavy nuclear systems (III): fragment velocity correlations and event topology at freeze-out.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tãbãcaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouriquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 764, pp.371-386. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed and elliptic flow in $^{197}$Au+$^{197}$Au at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Hungarica A) Heavy Ion Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.229-239. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/APH.25.2006.2-4.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00122885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the fusion cross-section for light systems at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lautesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.349-357. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2005-10272-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00072508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality as a signal of Liquid-Gas phase transition in nuclei?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.242701. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.242701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of Ni+Ni collisions at 32 MeV/nucleon: discriminant analysis and duality in the decay modes of a fusionlike system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lautesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Maskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Désesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.034602-15. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.034602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron to proton ratios of quasiprojectile and midrapidity emission in the ${58}$Ni-${58}$Ni reaction at 52 MeV/Nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.014610-1-13. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.014610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Scaling and the Symmetry Energy in Spectator Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.162701(1-5). </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.162701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of average freeze-out volume in multifragmentation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lanzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 627, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2005.08.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-independent tracking of criticality signals in nuclear multifragmentation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.034607. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.034607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed and elliptic flow in $^{197}$Au+$^{197}$Au at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 608, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.12.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach of fragment charge correlations in $^{129}$Xe+$^{nat}$Sn central collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 730, pp.431-447. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2003.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity correlations of intermediate-mass fragments with pions and fast protons in $^{12}$C + $^{197}$Au</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.293-301. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2003-10217-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge and current-sensitive preamplifiers for pulse shape discrimination techniques with silicon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 531, pp.607-615. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.05.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical multifragmentation of non-spherical expanding sources in central heavy-ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ploszajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.D. Toneev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 735, pp.219-247. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.01.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation in peripheral heavy-ion collisions: from neck emission to spectator decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 566, pp.76-83. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(03)00811-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the fragments produced in central collisions of $^{129}$Xe+$^{nat}$Sn from 32A to 50A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.064613. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.67.064613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge density : a probe for the nuclear interaction in microscopic transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2003-10047-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy calibration for the INDRA multidetector using recoil protons from $^{12}$C+$^1$H scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trzcinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F.J. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zwieglinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 501, pp.367-374. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(03)00623-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in multifragmentation at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.064603-1-064603-14. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.67.064603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse velocity scaling in $^{197}$Au+$^{197}$Au fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.064606-1-064606-4. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.66.064606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation process for different mass asymmetry in the entrance channel around the fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 709, pp.367-391. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(02)00988-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part II): calibration and identification in the INDRA array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 482, pp.693-706. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01712-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we really measure the internal energy of hot nuclei with a 4$\pi$ detection array ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genouin-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 700, pp.555-576. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of sideward flow around the balance energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.044604. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.65.044604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part I) : recombination and $\delta$-electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 482, pp.674-692. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01710-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Spinodal Decomposition in Nuclear Multifragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarnera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.3252-3255. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (I): selection of a single-source events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Squalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 689, pp.905-939. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00606-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of light particles produced in Ar + Ni collisions at 95 A.MeV : evaporation versus prompt emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63, pp.0346121-03461210. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.63.034612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (II) bulk properties and spinodal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 689, pp.940-964. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation energy and angular momentum of quasiprojectiles produced in the Xe + Sn collisions at incident energies between 25 and 50 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genouin-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 686, pp.537-567. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00558-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the intermediate velocity emissions on the quasi-projectile properties for the Ar + Ni system at 95 A.MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 491, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission time scale of light particles in the system Xe+Sn at 50 A.MeV - A probe for dynamical emission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.245-253. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00013604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass scaling of reaction mechanisms in intermediate energy heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 672, pp.357-375. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00850-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompt light particle emission in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.371-383. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100500070022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital filtering a common analysis for data and mean field theories in heavy-ions collisions at intermediate energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 441, pp.517-524. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(99)00831-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in nuclear collisions in the fermi energy range: aligned breakup of heavy projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, A676, pp.391-408. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00193-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of intermediate velocity products in the Ar+Ni collisions between 52 and 95 A.MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 662, pp.397-422. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00402-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for dynamical proton emission in peripheral Xe + Sn collisions at 50 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reposeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 488, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00861-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of midvelocity emissions in symmetric heavy ion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61, pp.014606-1-014606-13. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.61.014606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the discrimination of single-source events in heavy-ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Maskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lautesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.024614-1-024614-8. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.62.024614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-height defect in the passivated ion-implanted Si detectors of the INDRA array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouatizerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 428, pp.379-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation in Xe(50 AMev)+Sn: confrontation of theory and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Aichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 658, pp.67-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is reducibility in nuclear multifragmentation related to thermal scaling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wieloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 432, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of fragment excitation energies in multifragmentation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J B. Natowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58, pp.256-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence of fragment charge distributions of the size of heavy multifragmenting sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 430, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00525-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical and statistical aspects in nucleus-nucleus collisions around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.259-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects and intermediate mass fragment production in peripheral and semi-central collisions of Xe+Sn at 50 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 55, pp.1906-1916. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.55.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High transverse momentum proton emission in Ar+Ta collisions at 94 Mev per nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guilbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 620, pp.81-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the nuclear caloric curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siwek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 390, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01372-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hot expanding source in 50 A MeV Xe+Sn central reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 391, pp.15-21. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01446-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanism in highly fragmented Pb + Au at 29 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 387, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematical properties and composition of vaporizing sources: is thermodynamical equilibrium achieved ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 388, pp.224-228. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaporization events from binary dissipative collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 388, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete energy damping in 29 mev/nucleon Pb+Au two-body final-state reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 587, pp.499-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation energies in statistical emission of light charged particles in heavy-ion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Djerroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51, pp.3492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck formation and decay in Pb + Au collisions at 29 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 354, pp.202-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear disassembly time scales using space-time correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 345, pp.397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-fragment azimuthal angular correlations in 32 A.MeV $^{36}Ar + ^{58}Ni$ dissipative collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wielecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de Ganil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 54, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of vaporization for the ar+ni system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 353, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)00551-U⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decay of primary products in binary highly damped $^{208}$Pb +$^{197}$Au collisions at 29 mev per nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 325, pp.317-325. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)90018-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical signatures of the quasi-projectile breakup at 70 a mev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 323, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ecomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de Ganil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation pattern in sequential emission spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Adloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 307, pp.287-292. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90221-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for fast and simultaneous multi-fragment emission in central Kr+Au collisions at 60 mev/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 315, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90154-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties Corrected Fluorescence Spectroscopy for Liver Graft Viability Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Uzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu1A.6, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu1A.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimental programmation INDRA-FAZIA at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GANIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01643185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited nuclear matter at Fermi energies: From transport properties to the equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nucleus-Nucleus Collisions 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, catane, Italy. pp.07006, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201611707006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01340242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of nuclear matter in the Fermi energy regime : Energy and Isospin dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter school on heavy ion physics - Zimanyi School 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01402688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAZIA applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nucleus-Nucleus Collisions 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Catane, Italy. pp.10005, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201611710005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01341120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties in the Fermi energy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nuclear Dynamics in Heavy-Ion Reactions (IWND2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Henan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01338702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-particle clustering in excited expanding self-conjugate nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad. R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nucleus-Nucleus Collisions 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Catane, Italy. pp.07014, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201611707014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01294725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-end electronics for the FAZIA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Edelbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.C01064, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/11/01/C01064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01265779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière nucléonique, le clustering et la transition de phase liquide-gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évènements SFP - Physique nucléaire / Les grandes questions en physique nucléaire fondamentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01338719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the FAZIASYM experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering (IWM-EC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Caen, France. pp.386, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16386-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin transport and reaction mechanism in nuclear reactions in the range 20–40 MeV/n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Structure and Dynamics ’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia. pp.060015, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4932301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01226430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Light to Heavy Nuclear Systems, Production and Decay of Fragments Studied with Powerful Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The II Symposium on Applied Nuclear Physics and Innovative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Krakow, Poland. pp.1548-1551, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.127.1548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01171365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear matter at Fermi energies : from transport properties to the equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Colloque GANIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01189131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results from INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisjoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Catania, Italy. pp.00005, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158800005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00985888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting information from partially depleted Si detectors with digital sampling electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Catania, Italy. pp.01013, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201588010013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01168867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin transport phenomena and odd-even staggering in $^{84}$Kr+$^{112,124}$Sn collisions at 35 AMeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Maurenzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Catania, Italy. pp.00029, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158800029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01168776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-medium effects around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWM-EC 2014 – International Workshop on Multi facets of EoS and Clustering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Catania, Italy. pp.00006, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158800006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of nuclear matter in the Fermi energy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWM-EC 2014 "International Workshop on Multi facets of Eos and Clustering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00986863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european FAZIA initiative: a high-performance digital telescope array for heavy-ion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Nuclear Physics Conference (INPC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Firenze, Italy. pp.11006, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20146611006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00858770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear stopping for heavy-ion induced reactions in the Fermi Energy range : from 1-Body to 2-Body dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPC 2013 - International Nuclear Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Firenze, Italy. pp.03066, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20146603056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00858339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin transport in 84Kr+112,124Sn reactions at Fermi energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Nuclear Physics Conference - INPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Firenze, France. pp.03070, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20146603070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00860105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin transport in 84Kr + 112;124 Sn collisions at Fermi energies with the FAZIA detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Maurenzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Mazurian Lakes Conference on Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Piaski, Poland. pp.425-430, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.45.425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00954513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $\alpha$-particle condensation in nuclei from the Hoyle state deexcitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Antonio, Texas, United States. pp.012087, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behaviour of constrained caloric curves as ultimate signature of a phase transition for hot nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Antonio, Texas, United States. pp.012081, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and charged particle identification by means of various detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sénoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Caen, France. pp.00028, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20123100028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00730971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of irradiation of energetic heavy ions on digital pulse shape analysis with silicon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varenna, Italy. pp.415-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00855243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fazia initiative: more powerful detectors for a more detailed investigation on the origin and the decay of charged fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varenna, Italy. pp.407-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00855210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $\alpha$-particle condensate states in heavy-ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on "State of the Art in Nuclear Cluster Physics" (SOTANCP2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bruxelles, Belgium. pp.902-905, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218301311018939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00515835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton versus neutron in nuclei: the nuclear symmetry energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th EUROSCHOOL ON EXOTIC BEAMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00502947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin diffusion in 58Ni-induced reactions at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on nuclear dynamics in heavy-ion reactions and the symmetry energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Shanghai, China. pp.1534, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021830131001593X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00461302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of stopping power in nuclear reactions at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Catania, Italy. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00462634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass determination in Si-CsI matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics - IWM2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00437365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin effects in the thermodynamics of finite nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASY-EOS : Workshop on Nuclear Symmetry Energy at Medium Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00286419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin effects, symmetry energy and isoscaling in the thermodynamics of finite nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI International Winter Meeting on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Bormio, Italy. pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00268041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dynamical to statistical features of multifragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI International Meeting on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bormio, Italy. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00268043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de recherche au GANIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00354704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality: a robust signature of the liquid-gas phase transition of nuclear matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Latin American Symposium on Nuclear Physics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Iguazu, Argentina. pp.306-312, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2710597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality : a signature for phase transition in nuclei ; theoretical and experimental aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GANIL 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00124796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space methods in nuclear reactions around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWM2005 - International Workshop on Multifragmentation and Related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bologne, Italy. pp.431-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Transitions, Nuclear Reactions & Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURISOL Town Meeting at CERN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00124815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality : a possible experimental signature of the liquid-gas phase transition of nuclear matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWM2005 - International Workshop on Multifragmentation and Related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.337-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality and spin effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWM2005 - International Workshop on Multifragmentation and Related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.353-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodalities A compilation of models and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCI3 Town Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality : a possible signature of the liquid-gas phase transition of nuclear matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS Phase transitions in strongly interacting matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.93c-97c, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranuclear cascade+percolation+evaporation model applied to the $^{12}$C+$^{197}$Au system at 1 GeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions (NN2003) 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Moscow, Russia. pp.545-548, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(04)90341-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse shape discrimination with silicon detectors using charge and current-sensitive preamplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Caen, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRA@GSI : collective flow from Fermi to relativistic energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Caen, France. pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRA@GSI: collective flow in Au+Au collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heavy ion reaction from nuclear to quark matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Erice, Italy. pp.77-80, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppnp.2004.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality and negative heat capacity in multifragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Consensus Initiative I (WCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality and negative heat capacity in multifragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, CAEN, France. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity correlations in $^{12}$C + $^{197}$Au</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Botvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Caen, France. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality in binary Au+Au collisions from 60 to 100MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source shape determination with directional correlation functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment production in central heavy-ion collisions: reconciling the dominance of dynamics with observed phase transition signals through universal fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse velocity scaling in Au+Au midrapidity emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference INPC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Berkeley, United States. pp.711-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.176-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be learned from central collisions around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.188-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of isospin equilibration using Ni+Ni and Ni+Au peripheral collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lanzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.144-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AU+AU collisions at 40-150 mev/nucleon : from peripheral to central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear multifragmentation and the onset of radial flow: a study of Au+Au collisions between 40 and 100 MeV/A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch-O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference: Nuclear Physics in the 21st Century INPC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Berkeley, United States. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1470022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.192-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anazalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.198-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and thermodynamics of phase transition in hot nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics IWM2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Catania, Italy. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of isospin equilibration using Ni+Ni and Ni+Au peripheral collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lanzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in a large range of heavy excited nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bormio, Italy. pp.144-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the nuclear liquid-gas phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal fluctuations: a new approach to the study of phase transitions in intermediate energy heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.84-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bologna 2000 Nuclear Structure of the Nucleus at the Dawn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bologna, Italy. pp.313-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in Xe+SN central events between 32 and 50 A.MEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bologna, Italy. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for spinodal decomposition in multifragmentation of heavy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of mid-velocity emissions in symmetric heavy ion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bologna, Italy. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light charged particle and fragment production mechanisms in nuclear collisions in the Fermi energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch-O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental signatures of non spherical single sources produced in central Xe+Sn collisions at 32 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouriquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Botvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.84-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and non-statistical break-up of the Quasi Projectile in heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of fhe fragmentation process in heavy-ion induced reations around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.183-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation and radial flow in Au+Au central collisions between 40 and 100 A.MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch-O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.160-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectator fragmentation induced by relativistic $^{12}$C projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch-O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some gross features of non-central heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S Botvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.278-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni+Ni collisions at 32 MeV/u: experimental insight with the INDRA multidetector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Maskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lautesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bologna, Italy. pp.363-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental signatures for the nuclear liquid-gas phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Gas Coexistence Region in Central Xe+Sn Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX International Winter Meeting on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge correlations in multifragmentation as a signature of spinodal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation and spinodal decomposition of finite nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rab, Croatia. pp.331-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00379216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of nucleon-nucleon collisions in the Ar+Ni reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.499-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge correlations in multifragmentation of a heavy system and spinodal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.433-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin of intermediate mass fragment produced in peripheral mid-peripheral and central collision from the $^{58}$Ni+$^{58}$Ni reaction at 32A 52A and 74A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.Y. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation energy of the fragments produced in central collisions of Xe + Sn at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.443-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative heat capacities in central Xe+Sn reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Meeting on Nuclear Physics 38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.404-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of hot nuclei studied with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Techniques and Selected Applications of Nuclear Physics Nato Advanced Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Krzyze, Poland. pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical and statistical emission of light charged particles in $^{36}$Ar + $^{58}$Ni induced reactions between 32 and 95 AMeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huerstel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.587-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical features in nucleus-nucleus collisions studied with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lautesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics at Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.224-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamical features of nuclear sources studied with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics at Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.233-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation and spinodal decomposition of finite nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Clustering Aspects of Nuclear Structure and Dynamics 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Il De Rab, Croatia. pp.331-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in nuclear collisions in the Fermi energy range : the case of heavy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.241-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependence of the multifragmentation process in 50 A MeV Xe + Sn reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W A. Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations, Hirschegg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of small flows in heavy ion collisions around the balance energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.216-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation of heavy systems around the Fermi energy : compression radial expansion and volume instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations, Hirschegg 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.293-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular momentum transfer in the Xe + Sn reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genouin-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.230-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanisms and multi-fragment emission around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Hirschegg, Austria. pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation in heavy ion reactions: dynamical effects and thermalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Nuclear Matter in Different Phases and Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Les Houches, France. pp.435-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical aspects of fragment production in heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Paris, France. pp.815c-821c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects and time scale in fission processes in nuclear collisions in the Fermi energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nuclear Reaction and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Lanzhou, China. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between data measured by INDRA and the prediction of the BNV transport model for $^{36}$Ar +$ ^{58}$Ni reaction at 95 A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on nuclear Physics 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Bormio, Italy. pp.410-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-projectile and mid-rapidity characteristics in the $^{36}$Ar+$^{58}$Ni reaction at 95A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.381-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caloric curves of hot nuclei formed in reactions induced by 50 MeV/u Xe and 52-95 MeV/u Ar projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siwekl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nuclear Physics 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Oaxtepec, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in peripheral and semi-central collisions at intermediate energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Bormio, Italy. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and kinematical properties of mid-rapidity emissions in Ar+Ni collisions from 52 to 95 A.MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.395-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamical properties and deexcitation of sources involved in collisions between light nuclei around 100 AMeV incident energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Workshop on Heavy-ion Physics at Low, Intermediate and Relativistic Energies using $4\pi$ Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamical equilibrium for nuclear matter produced in heavy ion collisions around 100 AMeV?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Varenna, Italy. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation of heavy systems: characteristics and scaling laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Squalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bormio, Italy. pp.225-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nucleus-nucleus collisions up to 100 MeV/u and the caloric curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bisquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Workshop on Heavy Ion Physics at Low, Intermediate and Relativistic Energies using 4$\pi$ Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.108-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragment production in heavy ion induced reactions at intermediate energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Varenna, Italy. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of single-source multifragmentation events for collisions of $^{155}$Gd+$^{238}$U at 36 MeV/u studied with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.323-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamical equilibrium up to the gas phase?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.396-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragment production in heavy ion induced reactions at intermediate energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Japonais : Frontier and perspective of Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Dogashima, Japan. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fragment partitions in the 32 to 95 AMeV $^{36}$Ar+$^{58}$Ni reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.309-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature measurements from relative populations of excited states with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.465-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in nuclear matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ecomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS'96 First Catania Relastivistic Ion Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Acicastello, Italy. pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible scenario for the time dependence of the multifragmentation process in Xe+Sn collisions (an explanation of the 3He puzzle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent temperatures in hot quasi-projectiles and the caloric curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siwek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Workshop on Nuclear Dynamics Marathon 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, The Keys, United States. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for dynamical effects in the multifragmentation process at intermediate energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bormio, Italy. pp.323-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of very excited nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Heavy Ion Physics and Its Applications 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Lanzhou, China. pp.186-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some dynamical aspects of heavy ions collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Bormio, Italy. pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for coulomb-induced multifragmentation in the reaction Gd+U at 36 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Squalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Bormio, Italy. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects and IMF production in peripheral and semi-central collisions of Xe+Sn at 50 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Bormio, Italy. pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of reaction mechanisms in symmetrical nucleus-nucleus collisions as a function of the mass of the system from 25 to 74 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Bormio, Italy. pp.255-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-projectile breakup evolution from 25A to 70A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Djerroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Bormio, Italy. pp.140-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of reaction mechanisms for reaction $^{36}$Ar+$^{58}$Ni studied from 32 to 95 MeV with the INDRA multidetector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Bormio, Italy. pp.217-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck emission in $^{208}$Pb + $^{197}$ Au collisions at 29 MeV per nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Bormio, Italy. pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaporization of the Ar + Ni system studied with the 4 $\pi$ multidetector INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multiparticle Correlations and Nuclear Reactions CORINNE II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Nantes, France. pp.338-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance of deep inelastic binary processes in symmetric nucleus-nucleus collisions from 25 to 75 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 ACS Nuclear Chemistry Award Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation in central Kr+Au collisions at 60 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biennal Conference on Nuclear Physics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Megeve, France. pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the nuclear multifragmentation: recent results obtained with th INDRA detector in the intermediate energy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus Nucleus Collisions 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Taormina, Italy. pp.481-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Fragment Distributions and Reaction Mechanisms for the Ar+Ni System from 32 to 95 A.MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Winter Workshop on Nuclear Dynamics, Key West, Florida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Key West, United States. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaporization of the Ar + Ni system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 ACS nuclear chemistry Award symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Anaheim, United States. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation studied with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours Symposium on Nuclear Physics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Tours, France. pp.257-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on the fragmentation of highly excited nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Dynamical Features of Nuclei and Finite Fermi Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sitges, Spain. pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-fragment emission in central Kr+Au collisions at 43 and 60 a.mev.search for radial flow effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Bormio, Italy. pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results with the 4 pi indra detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkiranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Bormio, Italy. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From evaporation to multifragmentation of highly excited nuclei formed at GANIL energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Exitations 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Hirschegg, Australia. pp.152-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results with the 4$\pi$ charged particle detector INDRA at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN2P3-RIKEN Symposium on Heavy Ion Collisions 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Saitama, Japan. pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear disassembly time scales using space-time correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Bormio, Italy. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast light in Kr+Au collisions at 27 and 60 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Adloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School-Seminar on Heavy Ion Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Dubna, Russia. pp.226-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation in central Kr+Au collisions at 60 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biennial Conference on Nuclear Physics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Megeve, France. pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light charged particle emission in peripheral collisions in Kr+Au at 60 MeV/u in exclusive measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scheibling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1993, Bormio, Italy. pp.276-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on the fragmentation of highly excited nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Dynamical features of nuclei and finite FERMI systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Sitges, Spain. pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Liver Graft Viability through Fluorescence-Based Cellular Function Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Uzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Francisco, United States. American Journal of Transplantation, 25 (8), pp.S570, 2025, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajt.2025.07.1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the IWM-EC 2016. International Workshop on Multi facets of EoS and Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pirrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Russotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39 (6), Societa Italianadi Fisica, 2016, Il Nuovo Cimento C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01579361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-particle condensation in excited 12C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00474410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of nuclear stopping in central symmetric nuclear collisions at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Escano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the emission patterns on Li-Li azimuthal angular correlations in $^{36}$Ar + $^{58}$Ni dissipative collisions at 32 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANIL / SPIRAL - 2001-2007 - Achievements, Highlights and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Catford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GANIL. 2008, pp.1-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRA et les noyaux chauds: bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact parameter and source selected correlation functions with a 4(pi) multidetector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reposeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId654"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-lopez1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0818-4564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233548580</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lopez_o_3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recruté après ma thèse en tant que chargé de recherche au CNRS en Octobre 1993, je fais partie depuis lors du laboratoire de physique corpusculaire de Caen (LPCC). Je suis maintenant directeur de recherche et depuis le 1er Septembre 2022 directeur adjoint du laboratoire. En ce qui concerne mon activité de recherche, Je fais partie depuis le début de la collaboration INDRA-FAZIA qui regroupe plus de 40 chercheurs au niveau international et une quinzaine de laboratoires et institutions. Mon domaine de recherche est l'étude des propriétés de transport ainsi que des transitions de phase de la matière nucléaire. A ce titre, je suis membre de l'équipe Dynamique et thermodynamique nucléaire au LPC Caen. Actuellement, la collaboration INDRA-FAZIA a initié un programme de recherche sur l'étude de l'équation d'état de la matière nucléaire ainsi que des propriétés de milieu des agrégats (clusters) produits dans les collisions entre ions lourds autour de l'énergie de Fermi auquel j'ai une contribution active. Ce programme est en cours de réalisation au Grand Accélérateur National d'Ions Lourds (GANIL) à Caen. A l'heure actuelle, deux campagnes de mesures y ont été menées; j'ai été le porte-parole de la première d'entre elles menées en 2019 (E789 : dépendance en isospin de l'équation f'état de la matière nucléaire). Une troisième campagne de mesures est aussi prévue pour 2023, cette fois sur l'étude des propriétés de milieu des agrégats produits dans la matière nucléaire chaude et diluée. Cette thématique est reliée à la description des propriétés de la matière produite dans les explosions de supernovae ainsi que les fusions d'étoiles à neutrons observées notamment grâce à la détection des ondes gravitationnelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également fortement investi dans la diffusion de la culture scientifique, et je dirige le service communication du laboratoire. A ce titre, j'organise avec l'aide de la responsable communication du laboratoire la participation du laboratoire aux événements publics tels que la Fête de la Science, la FENO, salons étudiants et des métiers, les visites de laboratoire, participations à des expositions, conférences dans les lycées, réalisation d'outils de médiation, etc. Je suis également administrateur et membre du bureau de Relais d'Sciences, le centre de culture scientifique, technique et industrielle de Normandie situé au Dôme à Caen.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de fragments dans les collisions nucléaires autour de l'énergie de Fermi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Université de Caen, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01091352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en evidence d'un mecanisme simultane de production de fragments dans les collisions centrales du systeme $^{86}$Kr + $^{197}$Au a 60 MeV par nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuclear Experiment [nucl-ex]. Université de Caen, 1993. English. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00018166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the nuclear symmetry energy with Fermi-energy heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 868, pp.139815. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2025.139815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin diffusion from $^{40,48}$Ca$+^{40,48}$Ca experimental data at Fermi energies: Direct comparisons with transport model calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baldesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109, pp.064605. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.109.064605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of isospin transport with $^{40,48}$Ca+ $^{40,48}$Ca reactions at 35 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (1), pp.014604. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.107.014604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03832816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the $^{40,48}$Ca+ $^{40,48}$Ca reactions at 35 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisjoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.024605. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.106.024605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03586317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New semi-automatic method for reaction product charge and mass identification in heavy-ion collisions at Fermi energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 847, pp.142-147. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.11.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01348951v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing clustering in excited alpha-conjugate nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad. R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 755, pp.475-480. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2016.02.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01282609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction and fusion cross sections for the near-symmetric system $^{129}$Xe+$^{nat}$Sn from $8$ to $35$ $AMeV$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manduci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.044611. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.94.044611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01345974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signals of Bose Einstein condensation and Fermi quenching in the decay of hot nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisjoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 756, pp.194-199. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2016.02.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01100158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Billotron: a way to experimentally apprehend the subatomic world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (4), pp.453. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0031-9120/50/4/453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01177619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature technique of thin silicon ion implanted epitaxial detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Kordyasz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2015-15015-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01120218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulomb chronometry to probe the decay mechanism of hot nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego D. Gruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.064606. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.92.064606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00867220v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin effects and symmetry energy studies with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.33. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2014-14033-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00875063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher’s Note: In-medium effects for nuclear matter in the Fermi-energy domain [Phys. Rev. C 90, 064602 (2014)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90 (6), pp.069903 (E). </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.90.069903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01211434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-medium effects for nuclear matter in the Fermi energy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.064602. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.90.064602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01066044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FAZIA project in Europe: R&amp;D phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, 47 (20pp). </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2014-14047-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00966956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy measurement and fragment identification using digital signals from partially depleted Si detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.86. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2014-14086-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00951103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N and Z odd-even staggering in Kr + Sn collisions at Fermi energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Maurenzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.064607. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.88.064607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00868032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained caloric curves and phase transition for hot nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad. R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 723 (1-3), pp.140-144. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin transport in 84Kr + 112,124Sn collisions at Fermi energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Maurenzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.054607. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.87.054607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00778551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of charged particle identification using pulse shape discrimination and ΔE−E methods between front and rear side injection in silicon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 701, pp.145-152. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00753651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of irradiation of energetic heavy ions on digital pulse shape analysis with silicon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 707, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2012.12.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00782509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle identification using the (DELTA)E-E technique and pulse shape discrimination with the silicon detectors of the FAZIA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 664, pp.251-263. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.10.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00656422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-chip telescope for heavy-ion identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.158. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2012-12158-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00772111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for $\alpha$-particle condensation in nuclei from the Hoyle state deexcitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 705, pp.65-70. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00632890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of current pulses induced by heavy ions in silicon detectors (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 642, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2011.03.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00587352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of FAZIA prototypes at LNS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bardell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LNS Activity Report 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.126-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00560905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nuclear Stopping in Central Collisions at Intermediate Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.232701. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.232701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00494230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of the charged lattice-gas model with two types of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.051104. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.81.051104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00492917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin diffusion in semi-peripheral $^{58}Ni$+$^{197}Au$ collisions at intermediate energies (I): Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, pp.064614. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.79.064614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New digital techniques applied to A and Z identification using pulse shape discrimination of silicon detector current signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 600, pp.644-650. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2008.12.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00363510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoscaling as a Measure of Symmetry Energy in the Lattice Gas Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.142503. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.142503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00378550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freeze-out properties of multifragmentation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 809, pp.111-128. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00291789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-particle correlation function to study short-lived nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Verde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 811, pp.233-243. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00310864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source shape determination with directional fragment-fragment velocity correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 659, pp.807-812. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.11.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00186887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation threshold in $^{93}Nb+${nat}Mg collisions at 30 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manduci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 811, pp.93-106. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2008.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from participant to spectator fragmentation in Au+Au reactions between 60A and 150A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zbiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Aichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Reisdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.034612. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.75.034612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00084674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield scaling, size hierarchy and fluctuations of observables in fragmentation of excited heavy nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 795, pp.47-69. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2007.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00171092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the fusion cross-section for light systems at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lautesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27, pp.349-357. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2005-10272-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00072508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality: a possible experimental signature of the liquid-gas phase transition of nuclear matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 779, pp.267-296. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2006.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcite surface renewal caused by fluid inclusions mobility: An AFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Zuddas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (18), pp.A370-A370. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodalities : a survey of experimental data and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.263-274. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2006-10122-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation of very heavy nuclear systems (III): fragment velocity correlations and event topology at freeze-out.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tãbãcaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouriquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 764, pp.371-386. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2005.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed and elliptic flow in $^{197}$Au+$^{197}$Au at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Hungarica A) Heavy Ion Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.229-239. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/APH.25.2006.2-4.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00122885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed and elliptic flow in $^{197}$Au+$^{197}$Au at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 608, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.12.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Scaling and the Symmetry Energy in Spectator Fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.162701(1-5). </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.162701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental overview of Ni+Ni collisions at 32 MeV/nucleon: discriminant analysis and duality in the decay modes of a fusionlike system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lautesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Maskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Désesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.034602-15. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.034602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron to proton ratios of quasiprojectile and midrapidity emission in the ${58}$Ni-${58}$Ni reaction at 52 MeV/Nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.014610-1-13. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.014610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality as a signal of Liquid-Gas phase transition in nuclei?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.242701. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.242701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of average freeze-out volume in multifragmentation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lanzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 627, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2005.08.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-independent tracking of criticality signals in nuclear multifragmentation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.034607. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.71.034607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity correlations of intermediate-mass fragments with pions and fast protons in $^{12}$C + $^{197}$Au</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.293-301. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2003-10217-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach of fragment charge correlations in $^{129}$Xe+$^{nat}$Sn central collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 730, pp.431-447. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2003.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge and current-sensitive preamplifiers for pulse shape discrimination techniques with silicon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 531, pp.607-615. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2004.05.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical multifragmentation of non-spherical expanding sources in central heavy-ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ploszajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.D. Toneev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 735, pp.219-247. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.01.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00020085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the fragments produced in central collisions of $^{129}$Xe+$^{nat}$Sn from 32A to 50A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.064613. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.67.064613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation in peripheral heavy-ion collisions: from neck emission to spectator decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bittiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 566, pp.76-83. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(03)00811-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge density : a probe for the nuclear interaction in microscopic transport models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18, pp.75-86. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epja/i2003-10047-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy calibration for the INDRA multidetector using recoil protons from $^{12}$C+$^1$H scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trzcinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F.J. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zwieglinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 501, pp.367-374. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(03)00623-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in multifragmentation at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.064603-1-064603-14. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.67.064603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part I) : recombination and $\delta$-electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 482, pp.674-692. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01710-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00019578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of CsI(Tl) scintillators over a large range in energy and atomic number of ions (Part II): calibration and identification in the INDRA array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 482, pp.693-706. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(01)01712-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse velocity scaling in $^{197}$Au+$^{197}$Au fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66, pp.064606-1-064606-4. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.66.064606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation process for different mass asymmetry in the entrance channel around the fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 709, pp.367-391. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(02)00988-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we really measure the internal energy of hot nuclei with a 4$\pi$ detection array ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genouin-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 700, pp.555-576. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(01)01321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of sideward flow around the balance energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.044604. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.65.044604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (II) bulk properties and spinodal decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 689, pp.940-964. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00607-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation energy and angular momentum of quasiprojectiles produced in the Xe + Sn collisions at incident energies between 25 and 50 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genouin-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 686, pp.537-567. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00558-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of light particles produced in Ar + Ni collisions at 95 A.MeV : evaporation versus prompt emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63, pp.0346121-03461210. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.63.034612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation of a very heavy nuclear system (I): selection of a single-source events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Squalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 689, pp.905-939. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00606-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Spinodal Decomposition in Nuclear Multifragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guarnera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.3252-3255. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.3252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prompt light particle emission in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.371-383. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100500070022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass scaling of reaction mechanisms in intermediate energy heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 672, pp.357-375. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00850-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the intermediate velocity emissions on the quasi-projectile properties for the Ar + Ni system at 95 A.MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 491, pp.15-22. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission time scale of light particles in the system Xe+Sn at 50 A.MeV - A probe for dynamical emission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.245-253. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/PL00013604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital filtering a common analysis for data and mean field theories in heavy-ions collisions at intermediate energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 441, pp.517-524. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9002(99)00831-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in nuclear collisions in the fermi energy range: aligned breakup of heavy projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, A676, pp.391-408. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(00)00193-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of intermediate velocity products in the Ar+Ni collisions between 52 and 95 A.MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 662, pp.397-422. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(99)00402-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for dynamical proton emission in peripheral Xe + Sn collisions at 50 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reposeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 488, pp.211-217. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)00861-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of midvelocity emissions in symmetric heavy ion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61, pp.014606-1-014606-13. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.61.014606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for the discrimination of single-source events in heavy-ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Maskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lautesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.024614-1-024614-8. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.62.024614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation in Xe(50 AMev)+Sn: confrontation of theory and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nebauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Aichelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 658, pp.67-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-height defect in the passivated ion-implanted Si detectors of the INDRA array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouatizerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 428, pp.379-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination of fragment excitation energies in multifragmentation events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J B. Natowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 58, pp.256-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is reducibility in nuclear multifragmentation related to thermal scaling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wieloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 432, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00604-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical and statistical aspects in nucleus-nucleus collisions around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.259-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independence of fragment charge distributions of the size of heavy multifragmenting sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 430, pp.217-222. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(98)00525-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveying the nuclear caloric curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siwek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 390, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01372-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High transverse momentum proton emission in Ar+Ta collisions at 94 Mev per nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guilbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 620, pp.81-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects and intermediate mass fragment production in peripheral and semi-central collisions of Xe+Sn at 50 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 55, pp.1906-1916. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.55.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hot expanding source in 50 A MeV Xe+Sn central reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 391, pp.15-21. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01446-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematical properties and composition of vaporizing sources: is thermodynamical equilibrium achieved ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 388, pp.224-228. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(96)01037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanism in highly fragmented Pb + Au at 29 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 387, pp.460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaporization events from binary dissipative collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 388, pp.219-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of vaporization for the ar+ni system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 353, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(95)00551-U⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete energy damping in 29 mev/nucleon Pb+Au two-body final-state reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 587, pp.499-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation energies in statistical emission of light charged particles in heavy-ion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Samri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Djerroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 51, pp.3492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck formation and decay in Pb + Au collisions at 29 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 354, pp.202-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear disassembly time scales using space-time correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 345, pp.397-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment-fragment azimuthal angular correlations in 32 A.MeV $^{36}Ar + ^{58}Ni$ dissipative collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wielecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de Ganil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 54, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decay of primary products in binary highly damped $^{208}$Pb +$^{197}$Au collisions at 29 mev per nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 325, pp.317-325. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(94)90018-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical signatures of the quasi-projectile breakup at 70 a mev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 323, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results from Indra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ecomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de Ganil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 49, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation pattern in sequential emission spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Adloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 307, pp.287-292. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90221-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for fast and simultaneous multi-fragment emission in central Kr+Au collisions at 60 mev/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 315, pp.34-39. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0370-2693(93)90154-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Properties Corrected Fluorescence Spectroscopy for Liver Graft Viability Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Uzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu1A.6, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu1A.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimental programmation INDRA-FAZIA at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GANIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01643185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-particle clustering in excited expanding self-conjugate nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad. R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nucleus-Nucleus Collisions 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Catane, Italy. pp.07014, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201611707014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01294725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAZIA applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nucleus-Nucleus Collisions 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Catane, Italy. pp.10005, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201611710005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01341120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties in the Fermi energy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nuclear Dynamics in Heavy-Ion Reactions (IWND2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Henan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01338702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of nuclear matter in the Fermi energy regime : Energy and Isospin dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter school on heavy ion physics - Zimanyi School 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01402688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excited nuclear matter at Fermi energies: From transport properties to the equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Nucleus-Nucleus Collisions 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, catane, Italy. pp.07006, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201611707006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01340242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-end electronics for the FAZIA experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Edelbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topical Workshop on Electronics for Particle Physics (TWEPP2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. pp.C01064, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/11/01/C01064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01265779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière nucléonique, le clustering et la transition de phase liquide-gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évènements SFP - Physique nucléaire / Les grandes questions en physique nucléaire fondamentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01338719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the FAZIASYM experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Fable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi facets of EoS and Clustering (IWM-EC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Caen, France. pp.386, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1393/ncc/i2016-16386-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-medium effects around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWM-EC 2014 – International Workshop on Multi facets of EoS and Clustering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Catania, Italy. pp.00006, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158800006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01188809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin transport phenomena and odd-even staggering in $^{84}$Kr+$^{112,124}$Sn collisions at 35 AMeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Maurenzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Catania, Italy. pp.00029, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158800029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01168776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear matter at Fermi energies : from transport properties to the equation of state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Colloque GANIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01189131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results from INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boisjoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Catania, Italy. pp.00005, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158800005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00985888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting information from partially depleted Si detectors with digital sampling electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ademard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multi facets of Eos and Clustering (IWM-EC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Catania, Italy. pp.01013, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201588010013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01168867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin transport and reaction mechanism in nuclear reactions in the range 20–40 MeV/n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Structure and Dynamics ’15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia. pp.060015, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4932301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01226430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Light to Heavy Nuclear Systems, Production and Decay of Fragments Studied with Powerful Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The II Symposium on Applied Nuclear Physics and Innovative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Krakow, Poland. pp.1548-1551, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.127.1548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01171365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear stopping for heavy-ion induced reactions in the Fermi Energy range : from 1-Body to 2-Body dissipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INPC 2013 - International Nuclear Physics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Firenze, Italy. pp.03066, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20146603056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00858339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european FAZIA initiative: a high-performance digital telescope array for heavy-ion studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Nuclear Physics Conference (INPC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Firenze, Italy. pp.11006, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20146611006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00858770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin transport in 84Kr+112,124Sn reactions at Fermi energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Nuclear Physics Conference - INPC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Firenze, France. pp.03070, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20146603070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00860105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of nuclear matter in the Fermi energy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWM-EC 2014 "International Workshop on Multi facets of Eos and Clustering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00986863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin transport in 84Kr + 112;124 Sn collisions at Fermi energies with the FAZIA detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.R. Maurenzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Mazurian Lakes Conference on Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Piaski, Poland. pp.425-430, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5506/APhysPolB.45.425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00954513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $\alpha$-particle condensation in nuclei from the Hoyle state deexcitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Antonio, Texas, United States. pp.012087, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The behaviour of constrained caloric curves as ultimate signature of a phase transition for hot nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Nucleus-Nucleus Collisions (NN2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, San Antonio, Texas, United States. pp.012081, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/420/1/012081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of irradiation of energetic heavy ions on digital pulse shape analysis with silicon detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varenna, Italy. pp.415-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00855243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron and charged particle identification by means of various detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sénoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gibelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Caen, France. pp.00028, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20123100028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00730971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fazia initiative: more powerful detectors for a more detailed investigation on the origin and the decay of charged fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barlini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasquali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Nuclear Reaction Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varenna, Italy. pp.407-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00855210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of $\alpha$-particle condensate states in heavy-ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on "State of the Art in Nuclear Cluster Physics" (SOTANCP2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bruxelles, Belgium. pp.902-905, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218301311018939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00515835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton versus neutron in nuclei: the nuclear symmetry energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 th EUROSCHOOL ON EXOTIC BEAMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00502947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin diffusion in 58Ni-induced reactions at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on nuclear dynamics in heavy-ion reactions and the symmetry energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Shanghai, China. pp.1534, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021830131001593X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00461302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of stopping power in nuclear reactions at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Catania, Italy. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00462634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass determination in Si-CsI matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics - IWM2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00437365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin effects, symmetry energy and isoscaling in the thermodynamics of finite nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI International Winter Meeting on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Bormio, Italy. pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00268041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin effects in the thermodynamics of finite nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASY-EOS : Workshop on Nuclear Symmetry Energy at Medium Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00286419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dynamical to statistical features of multifragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVI International Meeting on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bormio, Italy. pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00268043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ans de recherche au GANIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00354704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality: a robust signature of the liquid-gas phase transition of nuclear matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Latin American Symposium on Nuclear Physics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Iguazu, Argentina. pp.306-312, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2710597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality : a possible experimental signature of the liquid-gas phase transition of nuclear matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWM2005 - International Workshop on Multifragmentation and Related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.337-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality and spin effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWM2005 - International Workshop on Multifragmentation and Related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Catania, Italy. pp.353-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Transitions, Nuclear Reactions & Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURISOL Town Meeting at CERN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00124815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality : a signature for phase transition in nuclei ; theoretical and experimental aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GANIL 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00124796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-space methods in nuclear reactions around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lehaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWM2005 - International Workshop on Multifragmentation and Related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bologne, Italy. pp.431-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00112825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodalities A compilation of models and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCI3 Town Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality : a possible signature of the liquid-gas phase transition of nuclear matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Nuclear Physics Division Conference of the EPS Phase transitions in strongly interacting matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic. pp.93c-97c, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysa.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRA@GSI: collective flow in Au+Au collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heavy ion reaction from nuclear to quark matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Erice, Italy. pp.77-80, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppnp.2004.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRA@GSI : collective flow from Fermi to relativistic energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Caen, France. pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse shape discrimination with silicon detectors using charge and current-sensitive preamplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Blumenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Caen, France. pp.149-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intranuclear cascade+percolation+evaporation model applied to the $^{12}$C+$^{197}$Au system at 1 GeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus-Nucleus Collisions (NN2003) 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Moscow, Russia. pp.545-548, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0375-9474(04)90341-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality and negative heat capacity in multifragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, CAEN, France. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality and negative heat capacity in multifragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Consensus Initiative I (WCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00113775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity correlations in $^{12}$C + $^{197}$Au</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Botvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics (IWM2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Caen, France. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source shape determination with directional correlation functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimodality in binary Au+Au collisions from 60 to 100MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 41</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Bormio, Italy. pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in a large range of heavy excited nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bormio, Italy. pp.144-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.217-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal fluctuations: a new approach to the study of phase transitions in intermediate energy heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.84-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of isospin equilibration using Ni+Ni and Ni+Au peripheral collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lanzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the nuclear liquid-gas phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and related topics - IWM 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear multifragmentation and the onset of radial flow: a study of Au+Au collisions between 40 and 100 MeV/A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch-O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference: Nuclear Physics in the 21st Century INPC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Berkeley, United States. pp.716-720, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1470022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an unambiguous determination of the excitation energy of the projectile in heavy-ion reactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.192-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AU+AU collisions at 40-150 mev/nucleon : from peripheral to central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.176-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transverse velocity scaling in Au+Au midrapidity emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference INPC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Berkeley, United States. pp.711-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of isospin equilibration using Ni+Ni and Ni+Au peripheral collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lanzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on multifragmentation and related topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Catania, Italy. pp.144-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can be learned from central collisions around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.188-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragment production in central heavy-ion collisions: reconciling the dominance of dynamics with observed phase transition signals through universal fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the dissipative binary channels in the $^{107}$Ag + $^{58}$Ni reaction at 52 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anazalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Bormio, Italy. pp.198-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and thermodynamics of phase transition in hot nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multifragmentation and Related Topics IWM2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Catania, Italy. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid-Gas Coexistence Region in Central Xe+Sn Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX International Winter Meeting on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental signatures of non spherical single sources produced in central Xe+Sn collisions at 32 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouriquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Botvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting of Nuclear Physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.84-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light charged particle and fragment production mechanisms in nuclear collisions in the Fermi energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch-O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.169-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The onset of mid-velocity emissions in symmetric heavy ion reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bologna, Italy. pp.309-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bologna 2000 Nuclear Structure of the Nucleus at the Dawn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bologna, Italy. pp.313-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in Xe+SN central events between 32 and 50 A.MEV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bologna, Italy. pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence for spinodal decomposition in multifragmentation of heavy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Bologna, Italy. pp.321-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical and non-statistical break-up of the Quasi Projectile in heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of fhe fragmentation process in heavy-ion induced reations around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.183-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation and radial flow in Au+Au central collisions between 40 and 100 A.MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch-O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.160-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental signatures for the nuclear liquid-gas phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some gross features of non-central heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S Botvina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.278-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni+Ni collisions at 32 MeV/u: experimental insight with the INDRA multidetector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Maskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lautesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Desesquelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bologna 2000 Structure of the Nucleus at the Dawn of the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bologna, Italy. pp.363-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectator fragmentation induced by relativistic $^{12}$C projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch-O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International winter meeting on nuclear physics 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Bormio, Italy. pp.152-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation and spinodal decomposition of finite nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Clustering Aspects of Nuclear Structure and Dynamics 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Il De Rab, Croatia. pp.331-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative heat capacities in central Xe+Sn reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Meeting on Nuclear Physics 38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.404-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation energy of the fragments produced in central collisions of Xe + Sn at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.443-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isospin of intermediate mass fragment produced in peripheral mid-peripheral and central collision from the $^{58}$Ni+$^{58}$Ni reaction at 32A 52A and 74A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Larochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.Y. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation and spinodal decomposition of finite nuclear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Clustering Aspects of Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rab, Croatia. pp.331-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00379216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge correlations in multifragmentation of a heavy system and spinodal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.433-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of nucleon-nucleon collisions in the Ar+Ni reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.499-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge correlations in multifragmentation as a signature of spinodal instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tabacaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Collisions Nucleus Nucleus 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of hot nuclei studied with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Techniques and Selected Applications of Nuclear Physics Nato Advanced Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Krzyze, Poland. pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical and statistical emission of light charged particles in $^{36}$Ar + $^{58}$Ni induced reactions between 32 and 95 AMeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huerstel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Bormio, Italy. pp.587-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamical features of nuclear sources studied with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Chomaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics at Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.233-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical features in nucleus-nucleus collisions studied with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lautesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Advances in Nuclear Physics at Bucarest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Bucarest, Romania. pp.224-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of prompt emissions to the production of intermediate velocity light particles in the $^{36}$Ar+$^{58}$Ni reaction at 95 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Varenna, Italy. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical aspects of fragment production in heavy ion collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Nuclear Physics Conference INPC 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Paris, France. pp.815c-821c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects and time scale in fission processes in nuclear collisions in the Fermi energy range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nuclear Reaction and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Lanzhou, China. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation of heavy systems around the Fermi energy : compression radial expansion and volume instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pârlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations, Hirschegg 27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.293-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanisms and multi-fragment emission around the Fermi energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Nuclear Gross Properties of Nuclei and Nuclear Excitations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Hirschegg, Austria. pp.12-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular momentum transfer in the Xe + Sn reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genouin-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.230-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of small flows in heavy ion collisions around the balance energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.216-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time dependence of the multifragmentation process in 50 A MeV Xe + Sn reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W A. Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Excitations, Hirschegg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Hirschegg, Austria. pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in nuclear collisions in the Fermi energy range : the case of heavy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Meeting on Nuclear Physics 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Bormio, Italy. pp.241-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation in heavy ion reactions: dynamical effects and thermalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Nuclear Matter in Different Phases and Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Les Houches, France. pp.435-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects in peripheral and semi-central collisions at intermediate energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Bormio, Italy. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-projectile and mid-rapidity characteristics in the $^{36}$Ar+$^{58}$Ni reaction at 95A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.381-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caloric curves of hot nuclei formed in reactions induced by 50 MeV/u Xe and 52-95 MeV/u Ar projectiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siwekl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Nuclear Physics 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Oaxtepec, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between data measured by INDRA and the prediction of the BNV transport model for $^{36}$Ar +$ ^{58}$Ni reaction at 95 A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on nuclear Physics 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Bormio, Italy. pp.410-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and kinematical properties of mid-rapidity emissions in Ar+Ni collisions from 52 to 95 A.MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 36</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Bormio, Italy. pp.395-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fragment partitions in the 32 to 95 AMeV $^{36}$Ar+$^{58}$Ni reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.309-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature measurements from relative populations of excited states with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lautridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.465-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of single-source multifragmentation events for collisions of $^{155}$Gd+$^{238}$U at 36 MeV/u studied with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.323-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragment production in heavy ion induced reactions at intermediate energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Varenna, Italy. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of nucleus-nucleus collisions up to 100 MeV/u and the caloric curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bisquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Workshop on Heavy Ion Physics at Low, Intermediate and Relativistic Energies using 4$\pi$ Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.108-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamical equilibrium up to the gas phase?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.396-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragment production in heavy ion induced reactions at intermediate energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-Japonais : Frontier and perspective of Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Dogashima, Japan. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamical equilibrium for nuclear matter produced in heavy ion collisions around 100 AMeV?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tassan-Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nuclear Reaction Mechanisms 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Varenna, Italy. pp.239-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation of heavy systems: characteristics and scaling laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Squalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bormio, Italy. pp.225-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamical properties and deexcitation of sources involved in collisions between light nuclei around 100 AMeV incident energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M R. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Research Workshop on Heavy-ion Physics at Low, Intermediate and Relativistic Energies using $4\pi$ Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Poiana Brasov, Romania. pp.96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible scenario for the time dependence of the multifragmentation process in Xe+Sn collisions (an explanation of the 3He puzzle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Bormio, Italy. pp.251-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent temperatures in hot quasi-projectiles and the caloric curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siwek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Workshop on Nuclear Dynamics Marathon 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, The Keys, United States. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in nuclear matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ecomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIS'96 First Catania Relastivistic Ion Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Acicastello, Italy. pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for dynamical effects in the multifragmentation process at intermediate energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Eudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gourio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gulminelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Bormio, Italy. pp.323-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical effects and IMF production in peripheral and semi-central collisions of Xe+Sn at 50 MeV/nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lukasik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Bormio, Italy. pp.36-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some dynamical aspects of heavy ions collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Bormio, Italy. pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of very excited nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Heavy Ion Physics and Its Applications 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Lanzhou, China. pp.186-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for coulomb-induced multifragmentation in the reaction Gd+U at 36 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Squalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 34</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Bormio, Italy. pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaporization of the Ar + Ni system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 ACS nuclear chemistry Award symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Anaheim, United States. pp.109-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Fragment Distributions and Reaction Mechanisms for the Ar+Ni System from 32 to 95 A.MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nalpas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Winter Workshop on Nuclear Dynamics, Key West, Florida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Key West, United States. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaporization of the Ar + Ni system studied with the 4 $\pi$ multidetector INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Multiparticle Correlations and Nuclear Reactions CORINNE II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Nantes, France. pp.338-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of reaction mechanisms for reaction $^{36}$Ar+$^{58}$Ni studied from 32 to 95 MeV with the INDRA multidetector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Bormio, Italy. pp.217-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neck emission in $^{208}$Pb + $^{197}$ Au collisions at 29 MeV per nucleon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lecolley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Bormio, Italy. pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-projectile breakup evolution from 25A to 70A MeV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Djerroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Bormio, Italy. pp.140-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00017250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of reaction mechanisms in symmetrical nucleus-nucleus collisions as a function of the mass of the system from 25 to 74 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cussol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Bormio, Italy. pp.255-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00010400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance of deep inelastic binary processes in symmetric nucleus-nucleus collisions from 25 to 75 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Filippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 ACS Nuclear Chemistry Award Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation in central Kr+Au collisions at 60 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biennal Conference on Nuclear Physics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Megeve, France. pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the nuclear multifragmentation: recent results obtained with th INDRA detector in the intermediate energy domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nucleus Nucleus Collisions 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Taormina, Italy. pp.481-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear disassembly time scales using space-time correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Bormio, Italy. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00014988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous multi-fragment emission in central Kr+Au collisions at 43 and 60 a.mev.search for radial flow effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Bormio, Italy. pp.28-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00015026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation studied with INDRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tours Symposium on Nuclear Physics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Tours, France. pp.257-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on the fragmentation of highly excited nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Dynamical Features of Nuclei and Finite Fermi Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sitges, Spain. pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results with the 4 pi indra detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Steckmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkiranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting On Nuclear Physics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Bormio, Italy. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From evaporation to multifragmentation of highly excited nuclei formed at GANIL energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Gross Properties of Nuclei and Nuclear Exitations 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Hirschegg, Australia. pp.152-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results with the 4$\pi$ charged particle detector INDRA at GANIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN2P3-RIKEN Symposium on Heavy Ion Collisions 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Saitama, Japan. pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some results on the fragmentation of highly excited nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Dynamical features of nuclei and finite FERMI systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Sitges, Spain. pp.113-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast light in Kr+Au collisions at 27 and 60 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tomasevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Adloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School-Seminar on Heavy Ion Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Dubna, Russia. pp.226-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifragmentation in central Kr+Au collisions at 60 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aboufirassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biennial Conference on Nuclear Physics 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1993, Megeve, France. pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light charged particle emission in peripheral collisions in Kr+Au at 60 MeV/u in exclusive measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rudolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bilwes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scheibling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuttge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting on Nuclear Physics 31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1993, Bormio, Italy. pp.276-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00006132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Liver Graft Viability through Fluorescence-Based Cellular Function Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Uzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WTC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, San Francisco, United States. American Journal of Transplantation, 25 (8), pp.S570, 2025, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajt.2025.07.1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the IWM-EC 2016. International Workshop on Multi facets of EoS and Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pirrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Russotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39 (6), Societa Italianadi Fisica, 2016, Il Nuovo Cimento C</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01579361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-particle condensation in excited 12C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad.R. Raduta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Geraci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Neindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Napolitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00474410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of nuclear stopping in central symmetric nuclear collisions at intermediate energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Escano-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dominique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Frankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Begemann-Blaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the emission patterns on Li-Li azimuthal angular correlations in $^{36}$Ar + $^{58}$Ni dissipative collisions at 32 MeV/u</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Benlliure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wieleczko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GANIL / SPIRAL - 2001-2007 - Achievements, Highlights and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azaiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beaumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertram Blank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Catford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GANIL. 2008, pp.1-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDRA et les noyaux chauds: bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch.O. Bacri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bougault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact parameter and source selected correlation functions with a 4(pi) multidetector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gouiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reposeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Assenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId653"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C4CF928"/>
+    <w:nsid w:val="51764CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lopez1966" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0818-4564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233548580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lopez_o_3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01091352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851007v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciampi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gulminelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139815" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309421v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fable" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Borderie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.064605" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03832816v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014604" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03586317v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisjoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348951v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.11.062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01345974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manduci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Rivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bougault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044611" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01282609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad. R. Raduta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ademard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.02.061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.02.063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kordyasz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15015-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867220v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Gruyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ademard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.064606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01177619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/50/4/453" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poggi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14047-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.064602" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14086-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01211434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.069903" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14033-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piantelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Maurenzig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054607" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821065v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.05.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carboni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.12.104" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.064607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMV3VFP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12158-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad.R. Raduta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geraci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acosta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vient" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.232701" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00492917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.051104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galichet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colonna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.064614" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00363510v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laborie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.12.200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.142503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00186887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwarz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellaize" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.081" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;riault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.07.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.06.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL0F37Q3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Steckmeyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.07.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zbiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reisdorf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.034612" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171092v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wieleczko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.08.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rivet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10122-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025576v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.08.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Zuddas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.747" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568W91JH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T&#227;b&#227;caru" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Rivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.08.019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Begemann-Blaich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bittiger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.25.2006.2-4.11" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00072508v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lautesse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rivet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10272-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004650v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.242701" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Maskay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerlic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034602" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gingras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larochelle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.014610" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023603v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.162701" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008456v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanzalone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.08.119" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001474v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034607" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023600v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.12.076" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137572v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charvet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2003.11.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014266v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turzo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10217-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.05.112" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020085v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ploszajczak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Toneev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.01.133" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00811-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013805v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hudan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064613" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014112v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10047-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCR8CXPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trzcinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F.J. Mueller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trautmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zwieglinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00623-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3Z3TV76-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064603" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013647v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.064606" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013665v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00988-0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Rivet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01712-0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genouin-Duhamel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.O. Bacri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01321-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRW9X96X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011722v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.044604" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019578v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01710-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012240v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chomaz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarnera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3252" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Squalli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00606-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009778v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dore" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrain" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.034612" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009766v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00607-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011614v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00558-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75WCVS3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006315v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Charvet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01007-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010822v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourio" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assenard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013604" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003596v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00850-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLSFQKXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008144v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pawlowski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500070022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDGJMDPM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005276v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(99)00831-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007851v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louvel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. O. Bacri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00193-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR6Z18MV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003952v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00402-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005978v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00861-3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1F61GWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003598v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.61.014606" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009760v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desesquelles" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeyer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.024614" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009643v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouatizerga" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003167v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nebauer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003421v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00604-2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003408v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B. Natowitz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000038v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F. Rivet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O. Bacri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00525-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86F3CFC34E07654822D5F2EE42B7B5315DBD6328/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003454v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009570v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.55.1906" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015721v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilbault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003451v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwek" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01372-X" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000114v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laforest" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01446-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015276v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboufirassi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002516v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01037-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCHM77H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001659v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014979v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilwes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014563v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaulieu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samri" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djerroud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ball" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014638v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014506v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009618v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlliure" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wielecko" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012954v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00551-U" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHTQBP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015027v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90018-3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB0VQ8TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014962v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009606v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecomard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014981v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rudolf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomasevic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Adloff" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90221-3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP65TH6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014980v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90154-A" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZDJQPSW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423811v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muller" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu1A.6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01643185v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340242v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611707006" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01402688v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01341120v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611710005" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338702v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294725v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611707014" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01265779v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edelbruck" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/01/C01064" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338719v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990553v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16386-6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226430v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932301" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171365v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morelli" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Agostino" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.127.1548" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189131v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985888v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800005" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168867v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201588010013" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168776v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800029" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188809v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800006" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00986863v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858770v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146611006" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858339v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouadi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603056" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00860105v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603070" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954513v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.425" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804643v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012087" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720759v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012081" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730971v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;noville" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100028" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855243v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855210v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00515835v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311018939" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00502947v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461302v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021830131001593X" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462634v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437365v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00286419v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00268041v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00268043v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354704v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113780v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710597" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124796v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112825v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124815v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112927v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112822v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacroix" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113786v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023847v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.012" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZCPZ0QN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021660v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(04)90341-7" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023393v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023485v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021861v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2004.02.013" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56MZLP6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113775v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023919v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023487v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022316v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022308v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011353v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ono" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013651v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013661v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011533v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013659v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011904v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011888v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch-O. Bacri" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1470022" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013662v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011249v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anazalone" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011939v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011535v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011531v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013652v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012233v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011248v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011691v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011165v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chomaz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010911v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011152v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009933v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009932v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009936v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009935v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011645v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009934v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013555v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Botvina" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011166v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010401v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012241v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F Rivet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008289v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Frankland" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379216v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007917v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007770v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008290v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagne" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. He" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005326v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007808v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007728v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bacri" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005327v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerstel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Charvet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007730v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007731v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007918v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007729v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002509v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003593v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A. Friedman" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023124v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002507v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002510v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002508v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002362v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003134v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003213v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003253v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002937v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007727v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwekl" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002935v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003707v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007485v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R. Rivet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003708v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005161v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008047v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bisquer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021895v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkirane" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023110v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005046v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010754v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009645v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002410v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009755v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023111v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Friedman" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007484v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023109v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009131v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bizard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008090v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007863v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008089v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010400v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017250v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sami" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dori" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009774v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017249v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005191v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008206v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009902v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013493v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Laurent" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005594v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nalpas" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006309v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006110v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009133v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015026v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brou" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013344v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkiranne" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006089v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006131v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014988v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006139v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilwes" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006135v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006132v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cosmo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheibling" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006141v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423794v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Muller" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1330" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01579361v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirrone" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russotto" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474410v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023856v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escano-Rodriguez" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003439v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336915v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002559v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007496v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouiro" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lopez1966" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0818-4564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233548580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/lopez_o_3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01091352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00018166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851007v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciampi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mallik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gulminelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gruyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2025.139815" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309421v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Fable" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barlini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Borderie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.064605" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03832816v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Napolitani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.107.014604" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03586317v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisjoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.024605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01348951v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.11.062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01282609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borderie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad. R. Raduta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ademard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Rivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Filippo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.02.061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01345974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manduci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bougault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044611" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01100158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.02.063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01177619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gibelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cussol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dominique Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/50/4/453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01120218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Kordyasz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Neindre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#226;rlog" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2015-15015-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867220v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Gruyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ademard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.064606" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00875063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14033-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01211434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehaut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.069903" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.064602" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00966956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14047-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00951103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasquali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14086-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00868032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piantelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Maurenzig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.064607" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.05.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00778551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.054607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00753651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.11.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00782509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carboni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.12.104" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656422v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.10.061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMV3VFP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12158-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00632890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad.R. Raduta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geraci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.10.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamrita" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavergne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2011.03.053" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC9ZQH90-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00560905v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bardell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Acosta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00494230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vient" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.232701" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00492917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.051104" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galichet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colonna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.79.064614" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00363510v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laborie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2008.12.200" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.142503" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00291789v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.06.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL0F37Q3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00310864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grenier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;riault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.07.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00186887v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Fevre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwarz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellaize" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.11.081" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277843v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Steckmeyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.07.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00084674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zbiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Aichelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lukasik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Reisdorf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.034612" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00171092v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wieleczko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2007.08.011" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00072508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lautesse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dayras" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rivet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10272-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pichon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tamain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2006.08.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Zuddas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.747" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568W91JH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Rivet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2006-10122-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008225v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T&#227;b&#227;caru" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Rivet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouriquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2005.08.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00122885v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L Begemann-Blaich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bittiger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/APH.25.2006.2-4.11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023600v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.12.076" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.162701" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Maskay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerlic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#233;sesquelles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Laville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034602" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023886v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vall&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gingras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larochelle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.014610" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004650v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.242701" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008456v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanzalone" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2005.08.119" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001474v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.71.034607" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014266v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10217-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Charvet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2003.11.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rauly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.05.112" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020085v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ploszajczak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.D. Toneev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.01.133" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hudan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064613" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013703v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00811-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014112v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lecolley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2003-10047-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VCR8CXPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013709v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trzcinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F.J. Mueller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trautmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zwieglinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(03)00623-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3Z3TV76-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013737v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.67.064603" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019578v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F. Rivet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tabacaru" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01710-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011004v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(01)01712-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013647v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.66.064606" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013665v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(02)00988-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012206v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genouin-Duhamel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch.O. Bacri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(01)01321-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRW9X96X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011722v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefort" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. Bacri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.65.044604" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00607-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011614v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00558-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75WCVS3T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009778v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dore" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cugnon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.63.034612" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Squalli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00606-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012240v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chomaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guarnera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.3252" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008144v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pawlowski" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100500070022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDGJMDPM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003596v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benlliure" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00850-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLSFQKXM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buchet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L. Charvet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01007-8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010822v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gourio" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardouin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assenard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bacri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013604" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005276v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9002(99)00831-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007851v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louvel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. O. Bacri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(00)00193-7" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003952v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Ma" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(99)00402-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005978v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Germain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reposeur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00861-3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1F61GWN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003598v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.61.014606" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009760v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desesquelles" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demeyer" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.62.024614" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003167v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nebauer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009643v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouatizerga" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B. Natowitz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003421v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wieloch" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00604-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003454v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O. Bacri" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000038v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M F. Rivet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(98)00525-5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86F3CFC34E07654822D5F2EE42B7B5315DBD6328/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003451v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01372-X" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015721v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilbault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lautridou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009570v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.55.1906" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000114v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laforest" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01446-3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002516v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(96)01037-4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLCHM77H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015276v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboufirassi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001659v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012954v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(95)00551-U" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHTQBP6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014979v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badala" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bilwes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014563v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaulieu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djerroud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ball" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014638v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuttge" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014506v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009618v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlliure" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wielecko" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015027v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(94)90018-3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB0VQ8TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014962v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009606v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ecomard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014981v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rudolf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomasevic" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Adloff" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90221-3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP65TH6L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014980v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0370-2693(93)90154-A" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZDJQPSW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423811v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muller" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu1A.6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01643185v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294725v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611707014" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01341120v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611710005" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338702v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01402688v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01340242v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611707006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01265779v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edelbruck" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brulin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/01/C01064" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01338719v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990553v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Henri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2016-16386-6" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188809v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800006" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168776v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800029" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189131v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00985888v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158800005" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01168867v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201588010013" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01226430v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932301" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01171365v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morelli" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Agostino" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.127.1548" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858339v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouadi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603056" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858770v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146611006" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00860105v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146603070" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00986863v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954513v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.45.425" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804643v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012087" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720759v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/420/1/012081" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855243v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00730971v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;noville" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20123100028" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00855210v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00515835v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301311018939" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00502947v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461302v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021830131001593X" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00462634v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00437365v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00268041v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00286419v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00268043v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354704v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113780v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710597" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112927v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112822v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacroix" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124815v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00124796v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112825v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacroix" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113786v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023847v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2004.12.012" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZCPZ0QN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021861v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2004.02.013" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56MZLP6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023485v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023393v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021660v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0375-9474(04)90341-7" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023919v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00113775v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023487v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Botvina" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022308v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022316v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-L. Begemann-Blaich" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011531v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011248v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buta" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012233v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011535v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013652v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011888v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch-O. Bacri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1470022" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013662v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011904v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013661v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzalone" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013651v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013659v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011533v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011353v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ono" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011249v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anazalone" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011939v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012241v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F Rivet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009932v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009933v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011152v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011691v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011165v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Chomaz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010911v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009936v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009935v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011645v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010401v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013555v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S Botvina" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011166v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009934v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007729v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bacri" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007808v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005326v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008290v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gagne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Y. He" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379216v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007770v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007917v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008289v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Frankland" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007728v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005327v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huerstel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Charvet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007731v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007730v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007918v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003134v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003213v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002507v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002508v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002510v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023124v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003593v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A. Friedman" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002509v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002362v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002935v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tirel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002937v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007727v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siwekl" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003253v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003707v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009645v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002410v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebrun" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023110v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021895v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkirane" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008047v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ang&#233;lique" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bisquer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005046v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010754v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003708v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tassan-Got" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005161v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007485v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R. Rivet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023111v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Friedman" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007484v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009755v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023109v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008089v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008090v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009131v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bizard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007863v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006309v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005594v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nalpas" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005191v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009774v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017249v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00017250v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sami" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dori" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010400v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008206v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009902v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013493v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint-Laurent" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014988v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00015026v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brou" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006110v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009133v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013344v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkiranne" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006089v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006131v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006141v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006139v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bilwes" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006135v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006132v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cosmo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scheibling" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423794v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Muller" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1330" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01579361v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirrone" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russotto" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474410v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023856v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Escano-Rodriguez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003439v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336915v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Catford" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chautard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002559v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007496v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouiro" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>