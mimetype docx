--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Lottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.145673. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Transition Metals and Electrocatalyst Layer Thickness on the Pt‐Based Cathodes of Proton Exchange Membrane Fuel Cells – Do Multimetallic Electrocatalysts Necessarily Yield an Improved Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (25), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202403212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the platinum-loading in proton-exchange membrane fuel cell cathodes influence the durability of the membrane-electrode assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3im00059a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors by Electrochemical Impedance Spectroscopy -Impact of fiber length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404, pp.139740. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel Cells I: Anode monitoring by ElectroChemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, pp.228908. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved degradation during startup and shutdown in polymer electrolyte membrane fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komini Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254, pp.113659. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (15), pp.F1209-F1217. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0891915jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hybridization of Polymer Exchange Membrane Surface Fuel Cell with Small Aqueous Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017, 18 (3), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Operando and Local Estimation of the Effective Humidity of PEMFC Electrodes and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (14), pp.F1535 - F1542. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0161714jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part I: Impact of water diffusion and nitrogen crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part II: Aging mitigation strategies based on water management and nitrogen crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.419-427. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.1800-1812. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the hydrogen inlet region: A macroscopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.483 - 496. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Results with Fuel Cell Start-up and Shut-down. Impact of Type of Carbon for Cathode Catalyst Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.1065 - 1074. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.1065ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Water Management on Local Potential Evolutions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.1267 - 1276. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.1267ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Potential Excursions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Borup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (10), pp.F1212-F1220. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0511510jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ex-situ experiment to study the two-phase flow induced by water condensation into the channels of proton exchange membrane fuel cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (22), pp.7192 - 7203. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startup (and Shutdown) Model for Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (7), pp.F694-F706. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0451507jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flow rates and electrode specifications on degradations during repeated startups and shutdowns in polymer-electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangachary Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 250, pp.68 - 79. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and water transfer in PEMFCs: Investigating the role of the microporous layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (6), pp.2649 - 2658. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation heterogeneities induced by repetitive start/stop events in proton exchange membrane fuel cell: Inlet vs. outlet and channel vs. land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138–139, pp.416 - 426. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Model of Polymer Electrolyte Membrane Fuel Cell Startup and Shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1619-1630. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.1619ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion Membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Electrode Temperatures, Heat and Water Fluxes in PEMFCs: Conclusions about Transfer Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (2), pp.F191 - F204. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.006303jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.283-289. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of Water Self-Diffusion in a Nafion Membrane under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (23), pp.9259-9269. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma401511t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Currents, CO2 Emissions and Decrease of the Pt Electrochemical Surface Area during Fuel Cell Start-Up and Shut-Down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.701-710. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0701ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Evolution of Local Potentials during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangachary Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph D. Fairweather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.1631ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chemical treatments on the behavior of water in Nafion® NRE-212 by 1H NMR: Self-diffusion measurements and proton quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 371 (1-2), pp.148 - 154. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the two-phase flow in the air channel of a proton exchange membrane fuel cell and of the effects of a clogging/unclogging sequence on the current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (9), pp.2795-2799. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat sources in proton exchange membrane (PEM) fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192 (2), pp.435 - 441. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on water transport coefficient in Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm based correlations for heat transfer calculation on concave surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Momayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (17-18), pp.3476. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.133 - 145. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (12), pp.3146-3149. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas electric generator powered by polymer exchange membrane fuel cell: Numerical model and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (2), pp.326 - 335. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2007.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effective thermal conductivity of carbon felts used as PEMFC Gas Diffusion Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-instrumented polymer exchange membrane fuel cell. Observation of the in-plane non homogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.748-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mutzenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (4-5), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in PFSA membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (3), pp.B244-B257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effective thermal conductivity of carbon felts used as PEMFC Gas Diffusion Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical analysis of the operation of a natural gas cogeneration system using a polymer exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Noc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (2), pp.743 - 752. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2005.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results with a natural gas cogeneration system using a polymer exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Noc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (Issue 2), pp.1142-1146. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallisation of undercooled aqueous solutions: Experimental study of free dendritic growth in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.1876-1884. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of heat, mass and charge transfer in a PEMFC single cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (2), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of heat, mass and charge transfer in a PEMFC single cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (2), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using undercooling to measure the freezing points of aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (1), pp.11 - 20. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2004.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pile à combustible : un élément de diversification énergétique. Forces et faiblesses de la pile à membrane échangeuse de protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 141, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème réunion des plénières de la Fédération Hydrogène (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance modeling of electrochemical systems Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCLab seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors By Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-011152mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in a Polymer Electrolyte Membrane Fuel Cell Equivalent Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy modeling – Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRTUAL FCS Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mxene/Graphene Supercapacitor Yarns Using Time and Frequency Models (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axane commitment for a sustainable, reliable, and field proven power source through partnership with laboratories and design efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rossinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Hydrogen Technologies Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Alanya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Aqueous Electrochemical Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Athouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americas International Meeting on Electrochemistry and Solid State Science (AiMES) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gas Stoichiometry on the Result of Accelerated Stress Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting (May 13-17, 2018) - Seattle, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC2015 European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the H2 inlet region: a macroscopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 224th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.781-788, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la purge à l’anode sur une pile à combustible à membrane (PEMFC) fonctionnant en mode bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la température des électrodes, des flux de chaleur et d’eau dans une pile à combustible à membrane : conclusions sur les mécanismes de transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pile à combustible au design thermique optimisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Bologna Conference Magnetic Resonance in Porous Media (MRPM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Pseudo-2D d'une PEMFC- Description du transport de l'eau liquide et effet du noyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Hohwald, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bidimensionnelle d'une PEMFC- Analyses théorique et expérimentale, société Francaise de Chimie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Electrochimie et Modélisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ionomer membrane for medium and high temperature PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Nafion membrane: capillary model accounting for water permittivity variations within the pore, Workshop Carisma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stuttgart, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the temperature on the transport parameters of polymer electrolyte membrane, Bunsen-Kolloqium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Temperatur in der Elektrochemie – Moderne Aspekte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About fuel starvation in PEMFC: characterization of the mechanism of degradation and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel cell car workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new PEMFC stack design for controlled water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carisma 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Newcastel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/060198. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du fonctionnement des réacteurs d'une pompe à chaleur à compression-absorption : modélisation des mécanismes de changement d'état d'un fluide binaire zéotrope s'écoulant en film tombant sur une plaque plane verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN10315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Lottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Transition Metals and Electrocatalyst Layer Thickness on the Pt‐Based Cathodes of Proton Exchange Membrane Fuel Cells – Do Multimetallic Electrocatalysts Necessarily Yield an Improved Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (25), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202403212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.145673. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the platinum-loading in proton-exchange membrane fuel cell cathodes influence the durability of the membrane-electrode assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3im00059a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors by Electrochemical Impedance Spectroscopy -Impact of fiber length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404, pp.139740. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel Cells I: Anode monitoring by ElectroChemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, pp.228908. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved degradation during startup and shutdown in polymer electrolyte membrane fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komini Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254, pp.113659. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (15), pp.F1209-F1217. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0891915jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hybridization of Polymer Exchange Membrane Surface Fuel Cell with Small Aqueous Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017, 18 (3), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Operando and Local Estimation of the Effective Humidity of PEMFC Electrodes and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (14), pp.F1535 - F1542. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0161714jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part I: Impact of water diffusion and nitrogen crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part II: Aging mitigation strategies based on water management and nitrogen crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.419-427. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.1800-1812. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the hydrogen inlet region: A macroscopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.483 - 496. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Water Management on Local Potential Evolutions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.1267 - 1276. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.1267ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Results with Fuel Cell Start-up and Shut-down. Impact of Type of Carbon for Cathode Catalyst Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.1065 - 1074. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.1065ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ex-situ experiment to study the two-phase flow induced by water condensation into the channels of proton exchange membrane fuel cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (22), pp.7192 - 7203. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Potential Excursions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Borup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (10), pp.F1212-F1220. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0511510jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startup (and Shutdown) Model for Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (7), pp.F694-F706. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0451507jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flow rates and electrode specifications on degradations during repeated startups and shutdowns in polymer-electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangachary Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 250, pp.68 - 79. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and water transfer in PEMFCs: Investigating the role of the microporous layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (6), pp.2649 - 2658. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion Membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Model of Polymer Electrolyte Membrane Fuel Cell Startup and Shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1619-1630. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.1619ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Electrode Temperatures, Heat and Water Fluxes in PEMFCs: Conclusions about Transfer Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (2), pp.F191 - F204. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.006303jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation heterogeneities induced by repetitive start/stop events in proton exchange membrane fuel cell: Inlet vs. outlet and channel vs. land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138–139, pp.416 - 426. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.283-289. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Currents, CO2 Emissions and Decrease of the Pt Electrochemical Surface Area during Fuel Cell Start-Up and Shut-Down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.701-710. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0701ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of Water Self-Diffusion in a Nafion Membrane under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (23), pp.9259-9269. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma401511t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Evolution of Local Potentials during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangachary Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph D. Fairweather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.1631ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chemical treatments on the behavior of water in Nafion® NRE-212 by 1H NMR: Self-diffusion measurements and proton quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 371 (1-2), pp.148 - 154. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the two-phase flow in the air channel of a proton exchange membrane fuel cell and of the effects of a clogging/unclogging sequence on the current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (9), pp.2795-2799. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on water transport coefficient in Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat sources in proton exchange membrane (PEM) fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192 (2), pp.435 - 441. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.133 - 145. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm based correlations for heat transfer calculation on concave surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Momayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (17-18), pp.3476. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (12), pp.3146-3149. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas electric generator powered by polymer exchange membrane fuel cell: Numerical model and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (2), pp.326 - 335. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2007.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effective thermal conductivity of carbon felts used as PEMFC Gas Diffusion Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-instrumented polymer exchange membrane fuel cell. Observation of the in-plane non homogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.748-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mutzenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (4-5), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in PFSA membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (3), pp.B244-B257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effective thermal conductivity of carbon felts used as PEMFC Gas Diffusion Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical analysis of the operation of a natural gas cogeneration system using a polymer exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Noc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (2), pp.743 - 752. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2005.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results with a natural gas cogeneration system using a polymer exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Noc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (Issue 2), pp.1142-1146. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallisation of undercooled aqueous solutions: Experimental study of free dendritic growth in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.1876-1884. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of heat, mass and charge transfer in a PEMFC single cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (2), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of heat, mass and charge transfer in a PEMFC single cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (2), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using undercooling to measure the freezing points of aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (1), pp.11 - 20. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2004.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pile à combustible : un élément de diversification énergétique. Forces et faiblesses de la pile à membrane échangeuse de protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 141, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème réunion des plénières de la Fédération Hydrogène (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance modeling of electrochemical systems Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCLab seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors By Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-011152mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy modeling – Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRTUAL FCS Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in a Polymer Electrolyte Membrane Fuel Cell Equivalent Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mxene/Graphene Supercapacitor Yarns Using Time and Frequency Models (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axane commitment for a sustainable, reliable, and field proven power source through partnership with laboratories and design efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rossinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Hydrogen Technologies Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Alanya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Aqueous Electrochemical Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Athouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americas International Meeting on Electrochemistry and Solid State Science (AiMES) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gas Stoichiometry on the Result of Accelerated Stress Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting (May 13-17, 2018) - Seattle, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC2015 European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the H2 inlet region: a macroscopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 224th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.781-788, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la purge à l’anode sur une pile à combustible à membrane (PEMFC) fonctionnant en mode bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la température des électrodes, des flux de chaleur et d’eau dans une pile à combustible à membrane : conclusions sur les mécanismes de transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pile à combustible au design thermique optimisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Bologna Conference Magnetic Resonance in Porous Media (MRPM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Pseudo-2D d'une PEMFC- Description du transport de l'eau liquide et effet du noyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Hohwald, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bidimensionnelle d'une PEMFC- Analyses théorique et expérimentale, société Francaise de Chimie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Electrochimie et Modélisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ionomer membrane for medium and high temperature PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Nafion membrane: capillary model accounting for water permittivity variations within the pore, Workshop Carisma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stuttgart, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the temperature on the transport parameters of polymer electrolyte membrane, Bunsen-Kolloqium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Temperatur in der Elektrochemie – Moderne Aspekte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About fuel starvation in PEMFC: characterization of the mechanism of degradation and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel cell car workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new PEMFC stack design for controlled water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carisma 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Newcastel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/060198. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du fonctionnement des réacteurs d'une pompe à chaleur à compression-absorption : modélisation des mécanismes de changement d'état d'un fluide binaire zéotrope s'écoulant en film tombant sur une plaque plane verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN10315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yelloz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jourdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202403212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3im00059a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139740" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komini Babu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spernjak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0891915jes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201700107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0161714jes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.11.079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.045" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744069v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1065ecst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1267ecst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mukundan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Borup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0511510jes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeuriot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0451507jes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangachary Mukundan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKSH3GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.105" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Castanheira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.03.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TDGV4HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431060v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1619ecst" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431356v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.006303jes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430707v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Spernjak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0701ecst" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Fairweather" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1631ecst" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.01.038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799565v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.103" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B8ZJMW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814402v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.03.038" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC4S7DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494463v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Besse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.038" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T3WGWT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537996v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Momayez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Popescu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peerhossaini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.05.025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.06.011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35D149W1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.01.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG9FH4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790859v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radulescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lombard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Noc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.07.033" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N810ZXTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Noc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.11.037" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086775v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sallier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.10.036" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSXRPSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790863v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.01.067" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L60M90RM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415099v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.04.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGZM39V0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273193v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapicque" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramousse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344699v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gomez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Vincenot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396039v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micoud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03758962v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900559v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-011152mtgabs" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333680v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touhami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daoudi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697080v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236366v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159350v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami S." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159339v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. He" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andr&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caque" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claude" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740446v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Athouel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740443v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445328v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446890v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Car&#234;me" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446878v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447006v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497072v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497069v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236383v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577871v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577212v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688149v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747230v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10315" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202403212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yelloz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3im00059a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139740" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komini Babu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spernjak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0891915jes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201700107" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0161714jes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.11.079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.045" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744069v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1267ecst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1065ecst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417582v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeuriot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mukundan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Borup" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0511510jes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0451507jes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangachary Mukundan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKSH3GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.105" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431060v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1619ecst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.006303jes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Castanheira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.03.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TDGV4HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Spernjak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0701ecst" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Fairweather" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1631ecst" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.01.038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799565v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.103" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B8ZJMW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494463v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Besse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T3WGWT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814402v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.03.038" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC4S7DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Momayez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Popescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peerhossaini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.05.025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.06.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35D149W1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.01.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG9FH4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790859v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radulescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lombard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Noc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.07.033" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N810ZXTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Noc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.11.037" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086775v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sallier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.10.036" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSXRPSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790863v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.01.067" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L60M90RM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415099v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.04.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGZM39V0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273193v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapicque" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramousse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344699v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gomez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Vincenot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396039v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885394v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micoud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03758962v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900559v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-011152mtgabs" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697080v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touhami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daoudi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159350v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami S." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159339v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. He" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andr&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caque" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claude" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740446v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Athouel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740443v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445328v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446890v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Car&#234;me" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446878v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447006v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497072v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497069v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236383v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577871v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577212v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688149v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747230v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10315" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>