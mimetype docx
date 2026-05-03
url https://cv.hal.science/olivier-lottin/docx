--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Lottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Transition Metals and Electrocatalyst Layer Thickness on the Pt‐Based Cathodes of Proton Exchange Membrane Fuel Cells – Do Multimetallic Electrocatalysts Necessarily Yield an Improved Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (25), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202403212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.145673. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the platinum-loading in proton-exchange membrane fuel cell cathodes influence the durability of the membrane-electrode assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3im00059a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors by Electrochemical Impedance Spectroscopy -Impact of fiber length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404, pp.139740. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel Cells I: Anode monitoring by ElectroChemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, pp.228908. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved degradation during startup and shutdown in polymer electrolyte membrane fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komini Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254, pp.113659. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (15), pp.F1209-F1217. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0891915jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hybridization of Polymer Exchange Membrane Surface Fuel Cell with Small Aqueous Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017, 18 (3), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Operando and Local Estimation of the Effective Humidity of PEMFC Electrodes and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (14), pp.F1535 - F1542. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0161714jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part I: Impact of water diffusion and nitrogen crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part II: Aging mitigation strategies based on water management and nitrogen crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.419-427. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.1800-1812. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the hydrogen inlet region: A macroscopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.483 - 496. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Water Management on Local Potential Evolutions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.1267 - 1276. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.1267ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Results with Fuel Cell Start-up and Shut-down. Impact of Type of Carbon for Cathode Catalyst Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.1065 - 1074. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.1065ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ex-situ experiment to study the two-phase flow induced by water condensation into the channels of proton exchange membrane fuel cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (22), pp.7192 - 7203. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Potential Excursions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Borup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (10), pp.F1212-F1220. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0511510jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startup (and Shutdown) Model for Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (7), pp.F694-F706. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0451507jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flow rates and electrode specifications on degradations during repeated startups and shutdowns in polymer-electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangachary Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 250, pp.68 - 79. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and water transfer in PEMFCs: Investigating the role of the microporous layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (6), pp.2649 - 2658. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion Membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Model of Polymer Electrolyte Membrane Fuel Cell Startup and Shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1619-1630. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.1619ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Electrode Temperatures, Heat and Water Fluxes in PEMFCs: Conclusions about Transfer Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (2), pp.F191 - F204. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.006303jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation heterogeneities induced by repetitive start/stop events in proton exchange membrane fuel cell: Inlet vs. outlet and channel vs. land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138–139, pp.416 - 426. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.283-289. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Currents, CO2 Emissions and Decrease of the Pt Electrochemical Surface Area during Fuel Cell Start-Up and Shut-Down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.701-710. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0701ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of Water Self-Diffusion in a Nafion Membrane under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (23), pp.9259-9269. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma401511t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Evolution of Local Potentials during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangachary Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph D. Fairweather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.1631ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chemical treatments on the behavior of water in Nafion® NRE-212 by 1H NMR: Self-diffusion measurements and proton quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 371 (1-2), pp.148 - 154. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the two-phase flow in the air channel of a proton exchange membrane fuel cell and of the effects of a clogging/unclogging sequence on the current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (9), pp.2795-2799. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on water transport coefficient in Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat sources in proton exchange membrane (PEM) fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192 (2), pp.435 - 441. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.133 - 145. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm based correlations for heat transfer calculation on concave surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Momayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (17-18), pp.3476. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (12), pp.3146-3149. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas electric generator powered by polymer exchange membrane fuel cell: Numerical model and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (2), pp.326 - 335. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2007.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effective thermal conductivity of carbon felts used as PEMFC Gas Diffusion Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-instrumented polymer exchange membrane fuel cell. Observation of the in-plane non homogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.748-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mutzenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (4-5), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in PFSA membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (3), pp.B244-B257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effective thermal conductivity of carbon felts used as PEMFC Gas Diffusion Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical analysis of the operation of a natural gas cogeneration system using a polymer exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Noc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (2), pp.743 - 752. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2005.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results with a natural gas cogeneration system using a polymer exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Noc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (Issue 2), pp.1142-1146. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallisation of undercooled aqueous solutions: Experimental study of free dendritic growth in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.1876-1884. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of heat, mass and charge transfer in a PEMFC single cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (2), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of heat, mass and charge transfer in a PEMFC single cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (2), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using undercooling to measure the freezing points of aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (1), pp.11 - 20. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2004.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pile à combustible : un élément de diversification énergétique. Forces et faiblesses de la pile à membrane échangeuse de protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 141, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème réunion des plénières de la Fédération Hydrogène (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance modeling of electrochemical systems Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCLab seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors By Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-011152mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy modeling – Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRTUAL FCS Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in a Polymer Electrolyte Membrane Fuel Cell Equivalent Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mxene/Graphene Supercapacitor Yarns Using Time and Frequency Models (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axane commitment for a sustainable, reliable, and field proven power source through partnership with laboratories and design efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rossinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Hydrogen Technologies Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Alanya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Aqueous Electrochemical Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Athouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americas International Meeting on Electrochemistry and Solid State Science (AiMES) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gas Stoichiometry on the Result of Accelerated Stress Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting (May 13-17, 2018) - Seattle, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC2015 European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the H2 inlet region: a macroscopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 224th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.781-788, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la purge à l’anode sur une pile à combustible à membrane (PEMFC) fonctionnant en mode bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la température des électrodes, des flux de chaleur et d’eau dans une pile à combustible à membrane : conclusions sur les mécanismes de transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pile à combustible au design thermique optimisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Bologna Conference Magnetic Resonance in Porous Media (MRPM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Pseudo-2D d'une PEMFC- Description du transport de l'eau liquide et effet du noyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Hohwald, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bidimensionnelle d'une PEMFC- Analyses théorique et expérimentale, société Francaise de Chimie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Electrochimie et Modélisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ionomer membrane for medium and high temperature PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Nafion membrane: capillary model accounting for water permittivity variations within the pore, Workshop Carisma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stuttgart, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the temperature on the transport parameters of polymer electrolyte membrane, Bunsen-Kolloqium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Temperatur in der Elektrochemie – Moderne Aspekte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About fuel starvation in PEMFC: characterization of the mechanism of degradation and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel cell car workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new PEMFC stack design for controlled water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carisma 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Newcastel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/060198. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du fonctionnement des réacteurs d'une pompe à chaleur à compression-absorption : modélisation des mécanismes de changement d'état d'un fluide binaire zéotrope s'écoulant en film tombant sur une plaque plane verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN10315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Lottin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiourea-based hybrid sPEEK membranes using a Sol-Gel approach: Elaboration of stabilized hybrid sPEEK membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouanvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106588. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yelloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.145673. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.145673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Transition Metals and Electrocatalyst Layer Thickness on the Pt‐Based Cathodes of Proton Exchange Membrane Fuel Cells – Do Multimetallic Electrocatalysts Necessarily Yield an Improved Performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (25), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202403212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total oxidation stress protection of thiourea-based hybrid fuel cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.147338. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Main Factors Limiting the Performance of State-of-the-Art Polymer Electrolyte Membrane Fuel Cells in the 90-100 °C Temperature Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2025.147320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/stet/2024013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sulfonated poly(ether ether ketone) membranes pretreatments on their physicochemical properties and fuel cell performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (9), pp.761-776. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pol.20220649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen diffusion impedance in proton exchange membrane fuel cells – insights into electrochemical impedance spectra and equivalent electrical circuit modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 472, pp.143430. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2023.143430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279060v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the platinum-loading in proton-exchange membrane fuel cell cathodes influence the durability of the membrane-electrode assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Sgarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Labarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Chemistry &amp; Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (4), pp.501-515. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3im00059a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR characterization of proton exchange membranes in controlled hygrometry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 688 (122111), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2023.122111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors by Electrochemical Impedance Spectroscopy -Impact of fiber length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 404, pp.139740. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical-mechanical ex-situ aging of perfluorosulfonic-acid membranes for fuel cells: impact on the structure and the functional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230911. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects' propagation in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 520, pp.230880. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel Cells I: Anode monitoring by ElectroChemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 481, pp.228908. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Chemical-Mechanical Ex Situ Aging on PFSA Membranes for Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes11050366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved monitoring of composite Nafion™ XL membrane degradation induced by Fenton's reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Raya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2020.118977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjoint mechanical and chemical stress on perfluorosulfonic-acid membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 476, pp.228662. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel route: An original strategy to chemically stabilize proton exchange membranes for fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Cosas Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Espuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.228164. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially resolved degradation during startup and shutdown in polymer electrolyte membrane fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komini Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 254, pp.113659. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.113659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166 (15), pp.F1209-F1217. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0891915jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Hybridization of Polymer Exchange Membrane Surface Fuel Cell with Small Aqueous Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2017, 18 (3), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201700107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a NMR-Based Method for Characterizing the Degradation of Nafion XL Membranes for PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (6), pp.F3209 - F3216. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0231806jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Operando and Local Estimation of the Effective Humidity of PEMFC Electrodes and Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guétaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (14), pp.F1535 - F1542. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0161714jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part I: Impact of water diffusion and nitrogen crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.11.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local potential evolutions during proton exchange membrane fuel cell operation with dead-ended anode – Part II: Aging mitigation strategies based on water management and nitrogen crossover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340, pp.419-427. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (3), pp.1800-1812. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the hydrogen inlet region: A macroscopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (1), pp.483 - 496. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Compressive Stress on Water Sorption and Diffusion in Ionomer Membranes for Fuel Cells. A 1 H NMR Study in Vapor-Equilibrated Nafion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (19), pp.7296-7307. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Results with Fuel Cell Start-up and Shut-down. Impact of Type of Carbon for Cathode Catalyst Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.1065 - 1074. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.1065ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Scales of Aging Heterogeneities upon PEMFC Operation – A Link between Local MEA Materials Degradation and the Cell Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0133ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Water Management on Local Potential Evolutions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.1267 - 1276. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.1267ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical evidence of the difference in kinetics of water sorption and desorption in Nafion® membrane and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 300, pp.50 - 56. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.09.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ex-situ experiment to study the two-phase flow induced by water condensation into the channels of proton exchange membrane fuel cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (22), pp.7192 - 7203. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Potential Excursions during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Borup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (10), pp.F1212-F1220. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0511510jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Interfacial Water Transfer on the Analysis of Dynamic Sorption and Desorption Experiments in Nafion® Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (17), pp.927-941. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/06917.0927ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Startup (and Shutdown) Model for Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162 (7), pp.F694-F706. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0451507jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the estimation of high frequency parameters of Proton Exchange Membrane Fuel Cells via Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253, pp.381 - 391. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of PEM fuel cell durability: materials degradation, local heterogeneities of aging and possible mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (6), pp.540-560. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wene.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of flow rates and electrode specifications on degradations during repeated startups and shutdowns in polymer-electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangachary Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 250, pp.68 - 79. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.10.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and water transfer in PEMFCs: Investigating the role of the microporous layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (6), pp.2649 - 2658. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation heterogeneities induced by repetitive start/stop events in proton exchange membrane fuel cell: Inlet vs. outlet and channel vs. land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Castanheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138–139, pp.416 - 426. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Model of Polymer Electrolyte Membrane Fuel Cell Startup and Shutdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1619-1630. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.1619ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion Membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Electrode Temperatures, Heat and Water Fluxes in PEMFCs: Conclusions about Transfer Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (2), pp.F191 - F204. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.006303jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and Temporally Resolved Measurement of Water Distribution in Nafion Using NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.283-289. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0283ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Currents, CO2 Emissions and Decrease of the Pt Electrochemical Surface Area during Fuel Cell Start-Up and Shut-Down</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Durst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.701-710. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0701ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Oxygen Concentration Oscillation in the Gas Channel of Polymer Electrolyte Fuel Cells: A Comparison between Numerical and Analytical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (2), pp.87-98. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05002.0087ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of Water Self-Diffusion in a Nafion Membrane under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (23), pp.9259-9269. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma401511t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Evolution of Local Potentials during PEM Fuel Cell Operation with Dead-Ended Anode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Spernjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangachary Mukundan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph D. Fairweather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (1), pp.1631-1642. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.1631ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Model of Oxygen Transport Impedance Accounting for Convection Perpendicular to the Electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.848 - 861. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201100193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proton exchange membrane fuel cell impedance model taking into account convection along the air channel: On the bias between the low frequency limit of the impedance and the slope of the polarization curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83, pp.13 - 27. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2012.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chemical treatments on the behavior of water in Nafion® NRE-212 by 1H NMR: Self-diffusion measurements and proton quantization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 371 (1-2), pp.148 - 154. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2011.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of internal currents during the start-up of a proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196 (22), pp.9451 - 9458. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of the two-phase flow in the air channel of a proton exchange membrane fuel cell and of the effects of a clogging/unclogging sequence on the current density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Conteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 195 (9), pp.2795-2799. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Oxygen Depletion Along the Air Channel of a PEMFC on the Warburg Diffusion Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.B1561-B1568. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3481560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Alternative to the Expression of Finite Warburg Diffusion Impedance in Porous Electrodes by Considering Oxygen Consumption Along the Air Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, ECS Transactions, 19 (32), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3268160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat sources in proton exchange membrane (PEM) fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 192 (2), pp.435 - 441. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on water transport coefficient in Proton Exchange Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (2), pp.230-240. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.01.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm based correlations for heat transfer calculation on concave surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Momayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (17-18), pp.3476. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the operation of Polymer Exchange Membrane Fuel Cells in the presence of electrodes flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (1), pp.133 - 145. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging of water distribution and production in a 6 cm2 PEMFC under operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (12), pp.3146-3149. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.01.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural gas electric generator powered by polymer exchange membrane fuel cell: Numerical model and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (2), pp.326 - 335. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2007.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Modellierung einer PEM-Brennstoffzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VDI Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2036, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effective thermal conductivity of carbon felts used as PEMFC Gas Diffusion Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-instrumented polymer exchange membrane fuel cell. Observation of the in-plane non homogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.748-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du comportement de l'eau dans une pile à combustible à membrane échangeuse d'ions (PEMFC) : étude par RMN et IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mutzenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (4-5), pp.465-473. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in PFSA membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (3), pp.B244-B257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the effective thermal conductivity of carbon felts used as PEMFC Gas Diffusion Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2007.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental results with a natural gas cogeneration system using a polymer exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Noc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (Issue 2), pp.1142-1146. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical analysis of the operation of a natural gas cogeneration system using a polymer exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Radulescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Noc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (2), pp.743 - 752. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2005.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallisation of undercooled aqueous solutions: Experimental study of free dendritic growth in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.1876-1884. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of heat, mass and charge transfer in a PEMFC single cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (2), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of heat, mass and charge transfer in a PEMFC single cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Deseure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145 (2), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2005.01.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using undercooling to measure the freezing points of aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Peerhossaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (1), pp.11 - 20. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2004.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pile à combustible : un élément de diversification énergétique. Forces et faiblesses de la pile à membrane échangeuse de protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lapicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 141, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">248th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECS, Oct 2025, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cation Contamination Redistribution throughout the PEMFC MEA: Towards the Establishment of Regeneration Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème réunion des plénières de la Fédération Hydrogène (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and global performance and degradation of PEMFC membrane and active layers at 95°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aouatef Ouhammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen (ICGH 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid stochastic-deterministic algorithms for the interpretation of Electrochemical Impedance Spectroscopy spectra of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat (MOROCCO), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionomer membrane performances and durability for fuel cell application: coupled ex-situ/insitu approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on green hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid methods combining stochastic and deterministic algorithms for the interpretation of electrochemical impedance data – case study with Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Electrothermal Model for Internal Temperature Distribution in Lithium-Ion Battery Cell and Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244 ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.948-948, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2023-02391918mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Micoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Ionomer Degradation as a Consequence of Defective Anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th Meeting of the Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Electrochemical Society, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode defects’ propagation to the electrolyte and catalyst layer in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Study of the Influence of the Catalytic Layer on the Interfacial Water Transfer in PEMFC Membrane-Electrode Assemblies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">244th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode Defects’ Propagation to the Electrolyte and Catalyst Layers in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Nayoze-Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforced PerfluoroSulfonic Acid membrane degradation in defective anode PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance modeling of electrochemical systems Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCLab seminary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la morphologie sol-gel sur les performances et la durabilité de membranes hybrides pour pile à hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Equivalent Electrical Circuit Model for the Characterization of MXene/Graphene Oxide Hybrid-Fiber Supercapacitors By Electrochemical Impedance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanfei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2022-011152mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Impedance Spectroscopy modeling – Application to PEMFCs and supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRTUAL FCS Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Transport Impedance in a Polymer Electrolyte Membrane Fuel Cell Equivalent Electrical Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Aït-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Method Combining Genetic and Nelder-Mead Algorithms for the Interpretation of Electrochemical Impedance Data - Application to Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peizhe Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Ait-Idir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Workshop on Impedance Spectroscopy (IWIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Chemnitz, Germany. pp.105-110, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWIS57888.2022.9975125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un vieillissement mécano-chimique ex-situ sur les membranes PFSA pour piles à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS, May 2021, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la membrane perfluorée renforcée en présence d'un défaut de la couche anodique dans une pile à combustible PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères (GFP), Nov 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Réunions Plénières de la Fédération HYDROGENE (FRH2) du CNRS,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the SG phase morphology on the performances and durability of hybrid polymer membranes for fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. H. Mareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and identification for Polymer Electrolyte Membrane Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cauffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chadebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposyum on Electrochemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sulfonated Poly(Ether Ether Ketone) pretreatments on Proton Exchange Membrane Fuel Cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la propagation d’un défaut anodique dans une pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère REUNION PLENIERES de la Fédération HYDROGENE (FRH2) du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defect propagation at the anode in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Crouillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Barboza-Da-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF2021 - 25th EFCF Conference - Low-temperature Electrolysers, Fuel Cells H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a chemical-mechanical ex-situ aging on PFSA membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCF 2021: Low-Temp. Fuel Cells, Electrolysers &amp; H2 Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes hybrides multi-stabilisées pour piles à combustible et électrolyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelise Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gouvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2021 du Groupe Français d’Étude des Polymères, 15-19 novembre 2021, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission Line Impedance Models Considering Oxygen Transport Limitations in Polymer Electrolyte Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells (FDFC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONJOINT EFFECTS OF CHEMICAL AND MECHANICAL DEGRADATION STRESSORS ON FUEL CELL PFSA MEMBRANES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mxene/Graphene Supercapacitor Yarns Using Time and Frequency Models (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Nafion ®XL properties after ex-situ and in-situ degradations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping Aqueous Electrochemical Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Athouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Americas International Meeting on Electrochemistry and Solid State Science (AiMES) 2018 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axane commitment for a sustainable, reliable, and field proven power source through partnership with laboratories and design efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rossinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Hydrogen Technologies Congress </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Alanya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gas Stoichiometry on the Result of Accelerated Stress Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">233rd ECS Meeting (May 13-17, 2018) - Seattle, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Limitations to Polymer Electrolyte Membrane Fuel Cells Durability, Reliability and Performances (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ait Hammou Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Summer School - Hydrogen Technologies in Local Energy Hubs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of compressive stress on water sorption and diffusion in Nafion membrane by 1H NMR approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of protonic resistance of catalyst layers as a tool for degradation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFC2015 European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of water sorption and desorption in Nafion membrane: influence of the interfacial mass transfer coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorosulfonic acid membrane degradation in the H2 inlet region: a macroscopic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel Cell conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression Effects on Soprtion and Water Transport Properties of PEM Membranes as seen by NMR and NMR Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laoues Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Hydrogen Technologies Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la température des électrodes, des flux de chaleur et d’eau dans une pile à combustible à membrane : conclusions sur les mécanismes de transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pile à combustible au design thermique optimisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la purge à l’anode sur une pile à combustible à membrane (PEMFC) fonctionnant en mode bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française Thermique, May 2013, Gérardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Investigation of Water Diffusion in a Nafion membrane Under Traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 224th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Francisco, CA, United States. pp.781-788, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/05801.0781ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of the anisotropic transport properties of uniaxially stretched membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Bologna Conference Magnetic Resonance in Porous Media (MRPM 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Guildford, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Pseudo-2D d'une PEMFC- Description du transport de l'eau liquide et effet du noyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Pacte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Le Hohwald, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bidimensionnelle d'une PEMFC- Analyses théorique et expérimentale, société Francaise de Chimie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Electrochimie et Modélisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ionomer membrane for medium and high temperature PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Nafion membrane: capillary model accounting for water permittivity variations within the pore, Workshop Carisma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Stuttgart, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the temperature on the transport parameters of polymer electrolyte membrane, Bunsen-Kolloqium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Temperatur in der Elektrochemie – Moderne Aspekte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In-situ&amp;lt;/i&amp;gt; NMR & MRI characterization of proton exchange membranes for fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European conference on magnetic resonance – EUROMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Utrecht, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anode aging in polymer electrolyte membrane fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mainka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sPEEK pretreatment on proton exchange membrane fuel cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feina Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiqe - Ecole Doctorale SIMPPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR investigation of water interfacial transport and diffusion through polymer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dégradation chimique sur les propriétés de transport dans les membranes Nafion après vieillissement in-situ et ex-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Caqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About fuel starvation in PEMFC: characterization of the mechanism of degradation and mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lamibrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Fuel cell car workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the chemical degradation on transport properties in Nafion membrane after fuel cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FDFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new PEMFC stack design for controlled water management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofyane Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carisma 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Newcastel, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transport in Nafion membranes under various conditions studied by NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRPM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Fuel Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/060198. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR contributions to the study of water transfer in proton exchange membranes for fuel cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assma El Kaddouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laouès Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du fonctionnement des réacteurs d'une pompe à chaleur à compression-absorption : modélisation des mécanismes de changement d'état d'un fluide binaire zéotrope s'écoulant en film tombant sur une plaque plane verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN10315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202403212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yelloz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3im00059a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139740" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komini Babu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spernjak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0891915jes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201700107" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0161714jes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.11.079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.045" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744069v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1267ecst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431582v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1065ecst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417582v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeuriot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mukundan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Borup" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0511510jes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0451507jes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangachary Mukundan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKSH3GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.105" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431060v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1619ecst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.006303jes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Castanheira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.03.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TDGV4HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Spernjak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0701ecst" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Fairweather" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1631ecst" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.01.038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799565v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.103" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B8ZJMW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494463v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Besse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.038" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T3WGWT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814402v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.03.038" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC4S7DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Momayez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Popescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peerhossaini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.05.025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.06.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35D149W1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.01.018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG9FH4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790859v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742189v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radulescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lombard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Noc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.07.033" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N810ZXTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Noc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.11.037" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086775v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sallier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.10.036" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSXRPSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790863v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.01.067" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L60M90RM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415099v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.04.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGZM39V0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273193v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapicque" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramousse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boillot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344699v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gomez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Vincenot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396039v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885394v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micoud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03758962v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900559v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-011152mtgabs" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697080v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333680v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touhami" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daoudi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159350v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami S." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159339v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. He" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andr&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caque" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claude" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740446v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Athouel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740443v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445328v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446890v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Car&#234;me" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446878v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447006v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497072v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497069v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236383v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577871v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577212v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688149v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747230v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10315" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelise Ferri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Daoudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouanv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04930033v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yelloz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.145673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sgarbi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Labarde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jourdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202403212" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Mareau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mendil-Jakani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ouhammi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma El Kaddouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mainka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.147320" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04821973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laou&#232;s Guendouz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mrad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mozet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/stet/2024013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04148119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Perrin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20220649" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279060v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peizhe Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Touhami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2023.143430" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04279868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3im00059a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2023.122111" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanfei He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lottin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139740" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483205v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Crouillere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230911" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230880" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228908" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes11050366" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2020.118977" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228662" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02736473v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cosas Fernandes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Bayle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Espuche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komini Babu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spernjak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamibrac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maranzana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.113659" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0891915jes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ait Hammou Taleb" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillemet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201700107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0231806jes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0161714jes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didierjean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.11.079" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.10.045" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744069v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.10.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410704v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Moor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9G4XMD2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01527628v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01625" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Abbou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1065ecst" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417575v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castanheira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lamibrac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0133ecst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.1267ecst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feina Xu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.09.053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417582v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeuriot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.04.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mukundan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Borup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0511510jes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06917.0927ecst" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0451507jes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418284v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.12.064" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wene.113" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-249W79KX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418291v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangachary Mukundan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.10.141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLKSH3GH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.105" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ15ZLX8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427471v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Castanheira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.03.021" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TDGV4HF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431060v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1619ecst" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0781ecst" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.006303jes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744082v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Klein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431055v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.0283ecst" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Spernjak" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0701ecst" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430697v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillemet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05002.0087ecst" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401511t" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431050v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph D. Fairweather" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/05801.1631ecst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486130v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201100193" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CGDH801-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567953v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.07.065" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD8XLXF9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01482010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Canet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2011.01.038" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01567998v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lottin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQH42B5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799565v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.10.103" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B8ZJMW4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568014v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3481560" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3268160" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814402v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.03.038" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFC4S7DV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494463v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chenu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Besse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T3WGWT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537996v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Momayez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Popescu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peerhossaini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.05.025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814397v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Antoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C508ZJV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bedet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.01.053" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR23XFP2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Radulescu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feidt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2007.06.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35D149W1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267716v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742190v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2007.01.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJG9FH4K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494964v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chupin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298304v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2007.07.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQLKQ4CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790859v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282340v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Noc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.11.037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742189v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Radulescu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lombard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Noc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2005.07.033" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N810ZXTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086775v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sallier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.10.036" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSXRPSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790863v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deseure" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2005.01.067" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L60M90RM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deseure" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742194v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ayel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2004.04.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGZM39V0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273193v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapicque" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramousse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boillot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344699v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubelley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gomez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Vincenot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396039v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884482v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ouhammi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Etienne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885394v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marty" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Micoud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04885368v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351154v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Perrin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686157v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02391918mtgabs" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351184v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Micoud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04365106v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351132v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crouillere" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nayoze-Coynel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316505v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900674v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710637v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03758962v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289480v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Mareau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900559v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-011152mtgabs" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697080v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333680v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W A&#239;t-Idir" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Touhami" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Daoudi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03900391v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ait-Idir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS57888.2022.9975125" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340838v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236400v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476905v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236366v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289422v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dufaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237173v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza da Silva" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cauffet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333690v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235836v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267023v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Barboza-Da-Silva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236424v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340834v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouvane" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159350v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami S." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391634v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159339v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gao" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. He" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Liu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740440v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740446v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Athouel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766299v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andr&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caque" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rossinot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Claude" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740443v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913354v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391848v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445328v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577202v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128794v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Moor" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flandin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391893v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laoues Guendouz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446878v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01447006v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01446890v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Car&#234;me" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397772v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397599v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600315v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600308v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497072v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497069v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04316532v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236383v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236490v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01857474v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391835v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caqu&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577871v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391863v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577212v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01704321v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01688149v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04452621v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747230v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10315" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>