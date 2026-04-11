--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1164,295 +1164,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase SnRK2 . 4 is a key regulator of aquaporins and root hydraulics in Arabidopsis</w:t>
+                <w:t xml:space="preserve">DiffSegR: an RNA-seq data driven method for differential expression analysis using changepoint detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Canut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan Roeder</w:t>
+                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16494⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.lqad098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqad098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248273v2</w:t>
+                <w:t xml:space="preserve">hal-04282211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiffSegR: an RNA-seq data driven method for differential expression analysis using changepoint detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein kinase SnRK2 . 4 is a key regulator of aquaporins and root hydraulics in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+                <w:t xml:space="preserve">Matthieu Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Mattia Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">Jan Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (4), pp.lqad098. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117 (1), pp.264-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqad098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282211v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and environmental modulation of transposition shapes the evolutionary potential of Arabidopsis thaliana</w:t>
               </w:r>
@@ -1700,338 +1700,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild drought in the vegetative stage induces phenotypic, gene expression and DNA methylation plasticity in Arabidopsis but no transgenerational effects</w:t>
+                <w:t xml:space="preserve">Natural variation at FLM splicing has pleiotropic effects modulating ecological strategies in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Van J M Dooren</w:t>
+                <w:t xml:space="preserve">Mathieu Hanemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Bortolini Silveira</w:t>
+                <w:t xml:space="preserve">François Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elodie E. Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie E. Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Justine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (12), pp.3588-3602. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.4140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17896-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535255v1</w:t>
+                <w:t xml:space="preserve">hal-02945319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation at FLM splicing has pleiotropic effects modulating ecological strategies in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Mild drought in the vegetative stage induces phenotypic, gene expression and DNA methylation plasticity in Arabidopsis but no transgenerational effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hanemian</w:t>
+                <w:t xml:space="preserve">Tom Van J M Dooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vasseur</w:t>
+                <w:t xml:space="preserve">Amanda Bortolini Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie E. Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie E. Marchadier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie E. Gilbault</w:t>
+                <w:t xml:space="preserve">José Jimenez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Bresson</w:t>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.4140. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (12), pp.3588-3602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17896-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945319v1</w:t>
+                <w:t xml:space="preserve">hal-02535255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex genetic architecture of shoot growth natural variation in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marchadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hanemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Tisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,51 +2255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation at XND1 impacts root hydraulics and trade-off for stress responses in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,51 +2761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies and tools in quantitative genetics: how to go from the phenotype to the genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Bazakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hanemian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,77 +2882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potassium-dependent oxygen sensing pathway regulates plant root hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,563 +3010,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Evolution of Seed Flotation in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Extensive [i]cis[/i]-regulatory variation robust to environmental perturbation in [i]Arabidopsis[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saez Aguayo</w:t>
+                <w:t xml:space="preserve">Francisco A. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+                <w:t xml:space="preserve">Oliver Stegle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Macquet</w:t>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kronholm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.C. Ralet</w:t>
+                <w:t xml:space="preserve">Sebastien Tisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004221⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (11), pp.4298-4310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.130310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991499v1</w:t>
+                <w:t xml:space="preserve">hal-01204141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOOT GROWTH1 Maintains Arabidopsis Epigenomes by Regulating IBM1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pair of receptor-like kinases is responsible for natural variation in shoot growth response to mannitol treatment in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifollah Poormohammad Kiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Jason A. Corwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Loredan Vlad</w:t>
+                <w:t xml:space="preserve">Kian Hematy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deremetz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Cubillos</w:t>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084687⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (1), pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019546v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive [i]cis[/i]-regulatory variation robust to environmental perturbation in [i]Arabidopsis[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Evolution of Seed Flotation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saez Aguayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco A. Cubillos</w:t>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Stegle</w:t>
+                <w:t xml:space="preserve">A. Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Canut</w:t>
+                <w:t xml:space="preserve">I. Kronholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Tisne</w:t>
+                <w:t xml:space="preserve">M.C. Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (11), pp.4298-4310. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.130310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204141v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pair of receptor-like kinases is responsible for natural variation in shoot growth response to mannitol treatment in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SHOOT GROWTH1 Maintains Arabidopsis Epigenomes by Regulating IBM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seifollah Poormohammad Kiani</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason A. Corwin</w:t>
+                <w:t xml:space="preserve">Daniela Loredan Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kian Hematy</w:t>
+                <w:t xml:space="preserve">Aurélie Deremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+                <w:t xml:space="preserve">Francisco Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 78 (1), pp.121-133. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, online (1), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204062v1</w:t>
+                <w:t xml:space="preserve">hal-01019546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Overview: Genome studies and molecular genetics: Genomic approaches to understanding evolution, development and the plant phenome</w:t>
               </w:r>
@@ -3682,51 +3682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Y. Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien L. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie E. Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid R. Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3771,325 +3771,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf fructose content is controlled by the vacuolar transporter SWEET17 in Arabidopsis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural Variation in the ATPS1 Isoform of ATP Sulfurylase Contributes to the Control of Sulfate Levels in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bedu</w:t>
+                <w:t xml:space="preserve">Anna Koprivova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+                <w:t xml:space="preserve">Marco Giovannetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick a W Klemens</w:t>
+                <w:t xml:space="preserve">Patrycja Baraniecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Spinner</w:t>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (8), pp.697-702. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (3), pp.1133 - 1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.225748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860481v1</w:t>
+                <w:t xml:space="preserve">hal-01203997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Variation in the ATPS1 Isoform of ATP Sulfurylase Contributes to the Control of Sulfate Levels in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf fructose content is controlled by the vacuolar transporter SWEET17 in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Koprivova</w:t>
+                <w:t xml:space="preserve">Magali Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Giovannetti</w:t>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrycja Baraniecka</w:t>
+                <w:t xml:space="preserve">Patrick a W Klemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
+                <w:t xml:space="preserve">Lara Spinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 163 (3), pp.1133 - 1141. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.697-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.225748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203997v1</w:t>
+                <w:t xml:space="preserve">hal-00860481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive natural epigenetic variation at a [i]De Novo[/i] originated gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Bortolini Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,484 +4307,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférence de réseaux de régulation de gènes au travers de scores étendus dans les réseaux bayésiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allelic heterogeneity and trade-off shape natural variation for response to soil micronutrient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifollah Poormohammad Kiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Vandel</w:t>
+                <w:t xml:space="preserve">Matthew Andreatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vignes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.26.679-708⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197611v1</w:t>
+                <w:t xml:space="preserve">hal-01190766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic heterogeneity and trade-off shape natural variation for response to soil micronutrient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Trontin</w:t>
+                <w:t xml:space="preserve">Metabolite profiling and quantitative genetics of natural variation for flavonoids in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Routaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Andreatta</w:t>
+                <w:t xml:space="preserve">Gilles G. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Catherine C. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Robert</w:t>
+                <w:t xml:space="preserve">Przemyslaw P. Bidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (10), pp.3749-3764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190766v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite profiling and quantitative genetics of natural variation for flavonoids in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Inférence de réseaux de régulation de gènes au travers de scores étendus dans les réseaux bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc J.-M. Routaboul</w:t>
+                <w:t xml:space="preserve">Jimmy Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Dubos</w:t>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Beck</w:t>
+                <w:t xml:space="preserve">Matthieu Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Marques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Przemyslaw P. Bidzinski</w:t>
+                <w:t xml:space="preserve">Damien Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (6), pp.679-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.26.679-708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers067⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000367v1</w:t>
+                <w:t xml:space="preserve">hal-01197611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from eQTL mapping studies: non-coding regions and their role behind natural phenotypic variation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco F. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4843,64 +4843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmid Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,51 +4977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA fingerprinting and new tools for fine-scale discrimination of Arabidopsis thaliana accessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5628,278 +5628,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene transposition causing natural variation for growth in [i]Arabidopsis thaliana[/i]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The scale of population structure in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rappaport</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Platt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Horton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Y.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasio A.E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000945⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.e1000843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203934v1</w:t>
+                <w:t xml:space="preserve">hal-00457092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scale of population structure in Arabidopsis thaliana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Li Y.</w:t>
+                <w:t xml:space="preserve">Gene transposition causing natural variation for growth in [i]Arabidopsis thaliana[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Loredan Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasio A.E.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6 (2), pp.e1000843. </w:t>
+              <w:t xml:space="preserve">, 2010, 6 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457092v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mutation rate on estimators of genetic differentiation-lessons from Arabidopsis thaliana</w:t>
               </w:r>
@@ -6547,51 +6547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6770,459 +6770,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf yellowing and anthocyanin accumulation are two genetically independent strategies in response to nitrogen limitation in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative trait loci analysis of primary cell wall composition in arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véra Saliba-Colombani</w:t>
+                <w:t xml:space="preserve">Hanna Witucka-Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47 (1), pp.74-83. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141 (3), pp.1035-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pci225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.079384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661380v1</w:t>
+                <w:t xml:space="preserve">hal-02659437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Trait Loci Analysis of Primary Cell Wall Composition in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Leaf yellowing and anthocyanin accumulation are two genetically independent strategies in response to nitrogen limitation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Mouille</w:t>
+                <w:t xml:space="preserve">Celine Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véra Saliba-Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Witucka-Wall</w:t>
+                <w:t xml:space="preserve">Pierre Belluomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.106.079384⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (1), pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pci225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373071v1</w:t>
+                <w:t xml:space="preserve">hal-02661380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci analysis of primary cell wall composition in arabidopsis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Quantitative Trait Loci Analysis of Primary Cell Wall Composition in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Witucka-Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 141 (3), pp.1035-1044. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.079384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.079384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659437v1</w:t>
+                <w:t xml:space="preserve">hal-04373071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation for carbohydrate content in Arabidopsis. Interaction with complex traits dissected by quantitative genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8555,51 +8555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant water transport in a changing environment: from aquaporin regulation to root hydraulic architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8818,77 +8818,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics dissection of root hydraulics uncovers novel pathways for plant adaptation to stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8943,77 +8943,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root hydraulics: a key trait in plant adaptation to stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9068,64 +9068,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of root water transport under flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9193,77 +9193,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics analysis of root hydraulics uncovers novel pathways of plant adaptation to the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9305,77 +9305,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic Conductivity of Root 1 controls potassium-dependent oxygen sensing to regulate root hydraulic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10019,51 +10019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baduel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna de Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Caillieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bohl-Viallefond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciana Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ady3475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05402316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Broutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Berthet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.hncm8135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mart&#237;nez Rivas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Wozny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sapir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Capilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Solier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichao Lian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Goel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06530-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529640v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.03.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elfarargi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina D&#246;ring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Neto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fulgione" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248273v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Roeder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16494" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282211v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad098" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099067v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ignace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-021-02348-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Biao Jiao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Patel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Klasen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pecinkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van J M Dooren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bortolini Silveira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Gilbault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hanemian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17896-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bazakos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd P. Michael" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jupe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bemm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timothy Motley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P. Sandoval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03016-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06430-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Nijveen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Ligterink" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Keurentjes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Long" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13457" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brousse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006551" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Cournede" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.02057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trontin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-042916-040820" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.08.068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kronholm" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004221" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204141v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A. Cubillos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stegle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130310" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204062v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Corwin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12454" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Bomblies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.03.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Serrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien L. Bach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Ben Ameur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12131" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a W Klemens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.03.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203997v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koprivova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovannetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Baraniecka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bok-Rye Lee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225748" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortijo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Barau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Vieira del Bem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003437" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197611v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.679-708" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3C9A0582820211B101310072FAA078F98BA15E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Andreatta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002814" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Beck" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers067" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004213v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Cubillos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2012.01.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJQF6H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tisn&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04852.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024149v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003120" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Durand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Perez Strand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.12.054" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouteill&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispulo Balsera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032319" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000536v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trontin Trontin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.03.024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VLZQ6F0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203934v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000945" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Y.S." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Y." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasio A.E." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000843" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203876v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Kronholm" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette de Meaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-88" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203956v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaval Patel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Giorgi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165917" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hong Meng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2050" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661380v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Diaz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belluomo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci225" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373071v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655658v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vedele Daniel-Vedele" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082396" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659203v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01405.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661319v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kliebenstein" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Al West" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Leeuwen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Doerge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-308" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678339v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1900-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5QRZVQN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678846v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wolyn" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Borevitz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maloof" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676580v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682611v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M&#233;rigout" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Talbotec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.010785" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678717v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672556v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829724v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250798v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huguet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Zurfluh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506725v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954548v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Rosales Villegas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840965v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840959v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594807v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753583v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998929v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998922v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baduel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna de Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Caillieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bohl-Viallefond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciana Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ady3475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05402316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Broutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Berthet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.hncm8135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mart&#237;nez Rivas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Wozny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sapir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Capilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Solier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichao Lian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Goel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06530-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529640v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.03.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elfarargi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina D&#246;ring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Neto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fulgione" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282211v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad098" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248273v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Roeder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16494" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099067v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ignace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-021-02348-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Biao Jiao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Patel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Klasen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pecinkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hanemian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Gilbault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17896-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van J M Dooren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bortolini Silveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa132" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bazakos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd P. Michael" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jupe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bemm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timothy Motley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P. Sandoval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03016-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06430-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Nijveen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Ligterink" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Keurentjes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Long" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13457" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brousse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006551" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Cournede" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.02057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trontin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-042916-040820" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.08.068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A. Cubillos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stegle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Corwin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12454" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kronholm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004221" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Bomblies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.03.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Serrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien L. Bach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Ben Ameur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12131" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koprivova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovannetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Baraniecka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bok-Rye Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225748" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a W Klemens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.03.021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortijo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Barau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Vieira del Bem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003437" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Andreatta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002814" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000367v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Beck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.679-708" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3C9A0582820211B101310072FAA078F98BA15E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004213v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Cubillos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2012.01.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJQF6H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tisn&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04852.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024149v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003120" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Durand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Perez Strand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.12.054" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouteill&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispulo Balsera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032319" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000536v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trontin Trontin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.03.024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VLZQ6F0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457092v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Y.S." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Y." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasio A.E." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000843" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000945" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203876v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Kronholm" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette de Meaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-88" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203956v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaval Patel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Giorgi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165917" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hong Meng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2050" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661380v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Diaz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belluomo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci225" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373071v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655658v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vedele Daniel-Vedele" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082396" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659203v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01405.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661319v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kliebenstein" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Al West" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Leeuwen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Doerge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-308" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678339v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1900-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5QRZVQN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678846v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wolyn" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Borevitz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maloof" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676580v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682611v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M&#233;rigout" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Talbotec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.010785" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678717v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672556v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829724v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250798v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huguet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Zurfluh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506725v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954548v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Rosales Villegas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840965v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840959v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594807v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753583v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998929v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998922v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>