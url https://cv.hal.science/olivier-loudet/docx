--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -100,1627 +100,1627 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements are vectors of recurrent transgenerational epigenetic inheritance</w:t>
+                <w:t xml:space="preserve">Parallel evolution of salinity tolerance in Arabidopsis thaliana accessions from Cape Verde Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baduel</w:t>
+                <w:t xml:space="preserve">Félix Martínez Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louna de Oliveira</w:t>
+                <w:t xml:space="preserve">Dorothee Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Caillieux</w:t>
+                <w:t xml:space="preserve">Zeyun Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Bohl-Viallefond</w:t>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciana Xu</w:t>
+                <w:t xml:space="preserve">Thomas Sapir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.ady3475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adq8210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268024v1</w:t>
+                <w:t xml:space="preserve">hal-05163824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐Level Investigation in Arabidopsis of the Growth‐Stimulating Effects of a Protein Hydrolysate Biostimulant</w:t>
+                <w:t xml:space="preserve">Transposable elements are vectors of recurrent transgenerational epigenetic inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Broutin</w:t>
+                <w:t xml:space="preserve">Pierre Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jéhanno</w:t>
+                <w:t xml:space="preserve">Louna de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Berthet</w:t>
+                <w:t xml:space="preserve">Erwann Caillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fournier</w:t>
+                <w:t xml:space="preserve">Grégoire Bohl-Viallefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Laurent</w:t>
+                <w:t xml:space="preserve">Ciana Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177 (6), pp.e70600. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.70600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.ady3475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402316v1</w:t>
+                <w:t xml:space="preserve">hal-05268024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Versailles Arabidopsis Stock Center (VASC): original genetic resources exploiting both induced and natural diversity to investigate gene functions and analyze the impact of variation on plant biology</w:t>
+                <w:t xml:space="preserve">Multi‐Level Investigation in Arabidopsis of the Growth‐Stimulating Effects of a Protein Hydrolysate Biostimulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ricou</w:t>
+                <w:t xml:space="preserve">Justine Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Géry</w:t>
+                <w:t xml:space="preserve">Isabelle Jéhanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Horlow</w:t>
+                <w:t xml:space="preserve">Marina Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">Julie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Camilleri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.70 - 77. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177 (6), pp.e70600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46265/genresj.hncm8135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965148v1</w:t>
+                <w:t xml:space="preserve">hal-05402316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel evolution of salinity tolerance in Arabidopsis thaliana accessions from Cape Verde Islands</w:t>
+                <w:t xml:space="preserve">The Versailles Arabidopsis Stock Center (VASC): original genetic resources exploiting both induced and natural diversity to investigate gene functions and analyze the impact of variation on plant biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Martínez Rivas</w:t>
+                <w:t xml:space="preserve">Anthony Ricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Wozny</w:t>
+                <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeyun Xue</w:t>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gilbault</w:t>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sapir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (28), </w:t>
+              <w:t xml:space="preserve">Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.70 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adq8210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46265/genresj.hncm8135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163824v1</w:t>
+                <w:t xml:space="preserve">hal-04965148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in response to combined water and nitrogen deficiencies in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resource allocation modeling for autonomous prediction of plant cell phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Ferrand</w:t>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gilbault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae173⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.86-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632972v1</w:t>
+                <w:t xml:space="preserve">hal-04529640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced recombination empowers the detection and mapping of Quantitative Trait Loci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laia Capilla-Pérez</w:t>
+                <w:t xml:space="preserve">Natural variation in response to combined water and nitrogen deficiencies in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyun Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Solier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Marina Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qichao Lian</w:t>
+                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manish Goel</w:t>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.829. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (9), pp.3378-3398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06530-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266828v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource allocation modeling for autonomous prediction of plant cell phenotypes</w:t>
+                <w:t xml:space="preserve">Enhanced recombination empowers the detection and mapping of Quantitative Trait Loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Goelzer</w:t>
+                <w:t xml:space="preserve">Laia Capilla-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+                <w:t xml:space="preserve">Victor Solier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">Qichao Lian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manish Goel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83, pp.86-101. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2024.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06530-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529640v2</w:t>
+                <w:t xml:space="preserve">hal-05266828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Basis of Adaptation to a Novel Precipitation Regime</w:t>
+                <w:t xml:space="preserve">DiffSegR: an RNA-seq data driven method for differential expression analysis using changepoint detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Elfarargi</w:t>
+                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gilbault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrea Fulgione</w:t>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad031⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (4), pp.lqad098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqad098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301973v1</w:t>
+                <w:t xml:space="preserve">hal-04282211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DiffSegR: an RNA-seq data driven method for differential expression analysis using changepoint detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein kinase SnRK2 . 4 is a key regulator of aquaporins and root hydraulics in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Liehrmann</w:t>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Matthieu Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Launay-Avon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">Mattia Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqad098⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 117 (1), pp.264-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282211v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248273v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase SnRK2 . 4 is a key regulator of aquaporins and root hydraulics in Arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic Basis of Adaptation to a Novel Precipitation Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+                <w:t xml:space="preserve">Ahmed Elfarargi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Canut</w:t>
+                <w:t xml:space="preserve">Nina Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Adamo</w:t>
+                <w:t xml:space="preserve">Célia Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Roeder</w:t>
+                <w:t xml:space="preserve">Andrea Fulgione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 117 (1), pp.264-279. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248273v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and environmental modulation of transposition shapes the evolutionary potential of Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Evolutionary Dynamics of Genetic Incompatibilities Introduced by Duplicated Genes in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Leduque</w:t>
+                <w:t xml:space="preserve">Wen-Biao Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Ignace</w:t>
+                <w:t xml:space="preserve">Vipul Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gy</w:t>
+                <w:t xml:space="preserve">Jonas Klasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Gil</w:t>
+                <w:t xml:space="preserve">Fang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pecinkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-021-02348-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.1225-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099067v3</w:t>
+                <w:t xml:space="preserve">hal-03330176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolutionary Dynamics of Genetic Incompatibilities Introduced by Duplicated Genes in Arabidopsis thaliana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen-Biao Jiao</w:t>
+                <w:t xml:space="preserve">Genetic and environmental modulation of transposition shapes the evolutionary potential of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vipul Patel</w:t>
+                <w:t xml:space="preserve">Basile Leduque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Klasen</w:t>
+                <w:t xml:space="preserve">Amandine Ignace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Liu</w:t>
+                <w:t xml:space="preserve">Isabelle Gy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Pecinkova</w:t>
+                <w:t xml:space="preserve">José Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (4), pp.1225-1240. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-021-02348-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330176v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099067v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation at FLM splicing has pleiotropic effects modulating ecological strategies in Arabidopsis thaliana</w:t>
               </w:r>
@@ -2255,77 +2255,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation at XND1 impacts root hydraulics and trade-off for stress responses in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lonjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2370,589 +2370,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AraQTL - workbench and archive for systems genetics in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New strategies and tools in quantitative genetics: how to go from the phenotype to the genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Bazakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hanemian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harm Nijveen</w:t>
+                <w:t xml:space="preserve">Charlotte Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilco Ligterink</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">José M. Jimenez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13457⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.435-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-042916-040820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532690v1</w:t>
+                <w:t xml:space="preserve">hal-01607849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Arabidopsis natural epiallele maintained by a feed-forward silencing loop between histone and DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AraQTL - workbench and archive for systems genetics in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harm Nijveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilco Ligterink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Agorio</w:t>
+                <w:t xml:space="preserve">Joost Keurentjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gy</w:t>
+                <w:t xml:space="preserve">Jiao Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006551⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (6), pp.1225-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602603v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf segmentation and tracking in arabidopsis thaliana combined to an organ-scale plant model for genotypic differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Arabidopsis natural epiallele maintained by a feed-forward silencing loop between histone and DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Agorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Viaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">Elisa Fiume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Henry Cournede</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.1-14. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.02057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602596v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies and tools in quantitative genetics: how to go from the phenotype to the genotype</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf segmentation and tracking in arabidopsis thaliana combined to an organ-scale plant model for genotypic differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Trontin</w:t>
+                <w:t xml:space="preserve">Gautier Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M. Jimenez-Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">Paul-Henry Cournede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.435-455. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-042916-040820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.02057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607849v1</w:t>
+                <w:t xml:space="preserve">hal-01602596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A potassium-dependent oxygen sensing pathway regulates plant root hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,295 +3010,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive [i]cis[/i]-regulatory variation robust to environmental perturbation in [i]Arabidopsis[/i]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pair of receptor-like kinases is responsible for natural variation in shoot growth response to mannitol treatment in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco A. Cubillos</w:t>
+                <w:t xml:space="preserve">Seifollah Poormohammad Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Stegle</w:t>
+                <w:t xml:space="preserve">Jason A. Corwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Canut</w:t>
+                <w:t xml:space="preserve">Kian Hematy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Tisne</w:t>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (11), pp.4298-4310. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (1), pp.121-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.114.130310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204141v1</w:t>
+                <w:t xml:space="preserve">hal-01204062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pair of receptor-like kinases is responsible for natural variation in shoot growth response to mannitol treatment in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SHOOT GROWTH1 Maintains Arabidopsis Epigenomes by Regulating IBM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seifollah Poormohammad Kiani</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason A. Corwin</w:t>
+                <w:t xml:space="preserve">Daniela Loredan Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kian Hematy</w:t>
+                <w:t xml:space="preserve">Aurélie Deremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+                <w:t xml:space="preserve">Francisco Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 78 (1), pp.121-133. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, online (1), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204062v1</w:t>
+                <w:t xml:space="preserve">hal-01019546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Evolution of Seed Flotation in Arabidopsis</w:t>
               </w:r>
@@ -3412,204 +3412,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOOT GROWTH1 Maintains Arabidopsis Epigenomes by Regulating IBM1</w:t>
+                <w:t xml:space="preserve">Extensive [i]cis[/i]-regulatory variation robust to environmental perturbation in [i]Arabidopsis[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Francisco A. Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Loredan Vlad</w:t>
+                <w:t xml:space="preserve">Oliver Stegle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deremetz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Gy</w:t>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Cubillos</w:t>
+                <w:t xml:space="preserve">Sebastien Tisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, online (1), Non paginé. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (11), pp.4298-4310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.114.130310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019546v1</w:t>
+                <w:t xml:space="preserve">hal-01204141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Overview: Genome studies and molecular genetics: Genomic approaches to understanding evolution, development and the plant phenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Bomblies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18, pp.V - VI. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3637,740 +3637,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenoscope: an automated large-scale phenotyping platform offering high spatial homogeneity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien S. Tisne</w:t>
+                <w:t xml:space="preserve">Extensive natural epigenetic variation at a [i]De Novo[/i] originated gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bortolini Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Y. Serrand</w:t>
+                <w:t xml:space="preserve">Sandra Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien L. Bach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie E. Gilbault</w:t>
+                <w:t xml:space="preserve">Joan Barau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid R. Ben Ameur</w:t>
+                <w:t xml:space="preserve">Luiz Eduardo Vieira del Bem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 74 (3), pp.534 - 544. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004455v1</w:t>
+                <w:t xml:space="preserve">hal-01190576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Variation in the ATPS1 Isoform of ATP Sulfurylase Contributes to the Control of Sulfate Levels in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenoscope: an automated large-scale phenotyping platform offering high spatial homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien S. Tisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Koprivova</w:t>
+                <w:t xml:space="preserve">Yann Y. Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Giovannetti</w:t>
+                <w:t xml:space="preserve">Lien L. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie E. Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrycja Baraniecka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
+                <w:t xml:space="preserve">Rachid R. Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.225748⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (3), pp.534 - 544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203997v1</w:t>
+                <w:t xml:space="preserve">hal-01004455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf fructose content is controlled by the vacuolar transporter SWEET17 in Arabidopsis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Chardon</w:t>
+                <w:t xml:space="preserve">Natural Variation in the ATPS1 Isoform of ATP Sulfurylase Contributes to the Control of Sulfate Levels in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Koprivova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bedu</w:t>
+                <w:t xml:space="preserve">Marco Giovannetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+                <w:t xml:space="preserve">Patrycja Baraniecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick a W Klemens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lara Spinner</w:t>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.03.021⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (3), pp.1133 - 1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.225748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860481v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive natural epigenetic variation at a [i]De Novo[/i] originated gene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Trontin</w:t>
+                <w:t xml:space="preserve">Leaf fructose content is controlled by the vacuolar transporter SWEET17 in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Cortijo</w:t>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Barau</w:t>
+                <w:t xml:space="preserve">Patrick a W Klemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Eduardo Vieira del Bem</w:t>
+                <w:t xml:space="preserve">Lara Spinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (4), </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.697-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190576v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in seed very long chain fatty acid content is controlled by a new isoform of KCS18 in [i]Arabidopsis thaliana[/i]</w:t>
+                <w:t xml:space="preserve">Disentangling the Intertwined Genetic Bases of Root and Shoot Growth in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+                <w:t xml:space="preserve">Marie Bouteillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+                <w:t xml:space="preserve">Gaelle Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Miquel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Crispulo Balsera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (11), </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190708v1</w:t>
+                <w:t xml:space="preserve">hal-01190638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allelic heterogeneity and trade-off shape natural variation for response to soil micronutrient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifollah Poormohammad Kiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Andreatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (6), pp.679-708. </w:t>
@@ -4721,805 +4717,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from eQTL mapping studies: non-coding regions and their role behind natural phenotypic variation in plants</w:t>
+                <w:t xml:space="preserve">Natural variation in seed very long chain fatty acid content is controlled by a new isoform of KCS18 in [i]Arabidopsis thaliana[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco F. Cubillos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Coustham</w:t>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Raffaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2012.01.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004213v1</w:t>
+                <w:t xml:space="preserve">hal-01190708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cubillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmid Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Elftieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-13-117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA fingerprinting and new tools for fine-scale discrimination of Arabidopsis thaliana accessions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lessons from eQTL mapping studies: non-coding regions and their role behind natural phenotypic variation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Martins</w:t>
+                <w:t xml:space="preserve">Francisco F. Cubillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Botran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.192 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2012.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04852.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04453792v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Variation at the FRD3 MATE Transporter Locus Reveals Cross-Talk between Fe Homeostasis and Zn Tolerance in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA fingerprinting and new tools for fine-scale discrimination of Arabidopsis thaliana accessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pineau</w:t>
+                <w:t xml:space="preserve">Adeline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Loubet</w:t>
+                <w:t xml:space="preserve">Frédéric Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lefoulon</w:t>
+                <w:t xml:space="preserve">Lucy Botran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Chalies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fizames</w:t>
+                <w:t xml:space="preserve">Sébastien Tisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003120⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2011.04852.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024149v1</w:t>
+                <w:t xml:space="preserve">hal-04453792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid establishment of genetic incompatibility through natural epigenetic variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Variation at the FRD3 MATE Transporter Locus Reveals Cross-Talk between Fe Homeostasis and Zn Tolerance in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie S. Durand</w:t>
+                <w:t xml:space="preserve">Stéphanie Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
+                <w:t xml:space="preserve">Cécile Lefoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa E. Perez Strand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
+                <w:t xml:space="preserve">Claude Chalies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine C. Camilleri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (4), pp.326-331. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (12), pp.e1003120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.12.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999980v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Intertwined Genetic Bases of Root and Shoot Growth in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Rapid establishment of genetic incompatibility through natural epigenetic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bouteillé</w:t>
+                <w:t xml:space="preserve">Stéphanie S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Rolland</w:t>
+                <w:t xml:space="preserve">Nicolas N. Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crispulo Balsera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Loudet</w:t>
+                <w:t xml:space="preserve">Elsa E. Perez Strand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Muller</w:t>
+                <w:t xml:space="preserve">Christine C. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.326-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.12.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190638v1</w:t>
+                <w:t xml:space="preserve">hal-00999980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does Arabidopsis natural variation teach us (and does not teach us) about adaptation in plants?</w:t>
               </w:r>
@@ -5531,64 +5531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Trontin Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Tisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien L. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (3), pp.225-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5768,90 +5768,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene transposition causing natural variation for growth in [i]Arabidopsis thaliana[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Loredan Vlad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5898,51 +5898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mutation rate on estimators of genetic differentiation-lessons from Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilkka Kronholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette de Meaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5983,282 +5983,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spéciation, un processus toujours en cours</w:t>
+                <w:t xml:space="preserve">Divergent evolution of duplicate genes leads to genetic incompatibilities within A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+                <w:t xml:space="preserve">David Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Burban</w:t>
+                <w:t xml:space="preserve">Dhaval Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Claire Le Mette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronica Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 323, pp.623-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1165917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203975v1</w:t>
+                <w:t xml:space="preserve">hal-01203956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent evolution of duplicate genes leads to genetic incompatibilities within A. thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La spéciation, un processus toujours en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhaval Patel</w:t>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Mette</w:t>
+                <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Giorgi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.X-XII</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203956v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Natural Allelic Variation Controlling Arabidopsis thaliana Seed Germinability in Response to Cold and Dark: Identification of Three Major Quantitative Trait Loci</w:t>
               </w:r>
@@ -6270,51 +6270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping-Hong Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Macquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6387,51 +6387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of quantitative trait loci controlling symptom development during viral infection in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost J. B. Keurentjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6502,1164 +6502,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation for sulfate content in Arabidopsis thaliana is highly controlled by APR2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">A naturally occurring mutation in an Arabidopsis accession affects a beta-D-galactosidase that increases the hydrophilic potential of rhamnogalacturonan I in seed mucilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Macquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gaudon</w:t>
+                <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng2050⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (12), pp.3990-4006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.107050179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663317v1</w:t>
+                <w:t xml:space="preserve">hal-02660522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A naturally occurring mutation in an Arabidopsis accession affects a beta-D-galactosidase that increases the hydrophilic potential of rhamnogalacturonan I in seed mucilage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Natural variation for sulfate content in Arabidopsis thaliana is highly controlled by APR2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Kronenberger</w:t>
+                <w:t xml:space="preserve">Véra Saliba-Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+                <w:t xml:space="preserve">Virginie Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (12), pp.3990-4006. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (7), pp.896-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.107050179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng2050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660522v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci analysis of primary cell wall composition in arabidopsis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of QTLs controlling gene expression networks defined a priori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Witucka-Wall</w:t>
+                <w:t xml:space="preserve">Daniel J. Kliebenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Marilyn Al West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Doerge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.106.079384⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (308), n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659437v1</w:t>
+                <w:t xml:space="preserve">hal-02661319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf yellowing and anthocyanin accumulation are two genetically independent strategies in response to nitrogen limitation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véra Saliba-Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belluomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (1), pp.74-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pci225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Trait Loci Analysis of Primary Cell Wall Composition in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Witucka-Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 141 (3), pp.1035-1044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.106.079384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation for carbohydrate content in Arabidopsis. Interaction with complex traits dissected by quantitative genetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véra Saliba-Colombani</w:t>
+                <w:t xml:space="preserve">Quantitative trait loci analysis of primary cell wall composition in arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory G. Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Witucka-Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Marie-Pierre Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise Vedele Daniel-Vedele</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 141 (4), pp.1630-1643. </w:t>
+              <w:t xml:space="preserve">, 2006, 141 (3), pp.1035-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.082396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.079384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655658v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTL controlling root growth response to phosphate starvation in Arabidopsis thaliana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Natural variation for carbohydrate content in Arabidopsis. Interaction with complex traits dissected by quantitative genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véra Saliba-Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Desnos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francoise Vedele Daniel-Vedele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29 (1), pp.115-125. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 141 (4), pp.1630-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2005.01405.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.082396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659203v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTLs controlling gene expression networks defined a priori</w:t>
+                <w:t xml:space="preserve">Identification of QTL controlling root growth response to phosphate starvation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Kliebenstein</w:t>
+                <w:t xml:space="preserve">Matthieu Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyn Al West</w:t>
+                <w:t xml:space="preserve">Sergio Svistoonoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans van Leeuwen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Loudet</w:t>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.W. Doerge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (308), n.p. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (1), pp.115-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2005.01405.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661319v1</w:t>
+                <w:t xml:space="preserve">hal-02659203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci controlling root growth and architecture in Arabidopsis thaliana confirmed by heterogeneous inbred family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trubuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vedele Daniel-Vedele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (4), pp.742-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7731,51 +7731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Wolyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Borevitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,51 +7830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci analysis of water and anion contents in interaction with nitrogen availability in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci analysis of nitrogen use efficiency in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8068,77 +8068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bay-O X Shahdara recombinant inbred line population : a powerful tool for the genetic dissection of complex traits in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8202,51 +8202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of root/shoot partitioning and root morphology to light reduction in maize genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 41 (2), pp.363-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8303,51 +8303,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection génétique d'un caractère complexe chez Arabidopsis: lignées recombinantes et recherche de QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Daniel Vedele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8456,51 +8456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gilbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8555,51 +8555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant water transport in a changing environment: from aquaporin regulation to root hydraulic architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8667,51 +8667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation for Arabidopsis response to stress and stress combination: complex interactions !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'Plant Sugars' Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint Lambert des Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8736,51 +8736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex genetic bases for growth dynamics and responses to the environment in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EIG Concert-Japan workshop 'Plant performance under stress'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8818,77 +8818,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics dissection of root hydraulics uncovers novel pathways for plant adaptation to stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8943,77 +8943,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root hydraulics: a key trait in plant adaptation to stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9068,64 +9068,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of root water transport under flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9193,77 +9193,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetics analysis of root hydraulics uncovers novel pathways of plant adaptation to the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9305,103 +9305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic Conductivity of Root 1 controls potassium-dependent oxygen sensing to regulate root hydraulic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaigham Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GARnet Natvar2016‘Natural variation as a tool for gene discovery and crop improvement’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cambridge, United Kingdom</w:t>
@@ -9443,51 +9443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation in the polysaccharide components of Arabidopsis seed coat epidermal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana S. Saez Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9568,51 +9568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des déterminants génétiques de la plante hôte et du virus contrôlant l'apparition des symptômes dans le pathosystème Arabidopsis thaliana / Plum pox virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9712,51 +9712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the complexity of quantitative natural variation and response to drought stress in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Arabidopsis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9781,51 +9781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the complexity of quantitative natural variation and response to drought stress in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Loudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPS conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Evry, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10019,51 +10019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baduel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna de Oliveira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Caillieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bohl-Viallefond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciana Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ady3475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05402316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Broutin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Berthet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.hncm8135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mart&#237;nez Rivas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Wozny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sapir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae173" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Capilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Solier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichao Lian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Goel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06530-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529640v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.03.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elfarargi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina D&#246;ring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Neto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fulgione" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282211v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad098" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248273v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Roeder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16494" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099067v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ignace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-021-02348-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Biao Jiao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Patel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Klasen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pecinkova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hanemian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Gilbault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17896-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van J M Dooren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bortolini Silveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa132" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bazakos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd P. Michael" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jupe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bemm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timothy Motley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P. Sandoval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03016-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06430-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Nijveen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Ligterink" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Keurentjes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Long" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13457" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brousse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006551" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Cournede" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.02057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607849v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trontin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-042916-040820" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.08.068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A. Cubillos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stegle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130310" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Corwin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12454" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kronholm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004221" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Bomblies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.03.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Serrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien L. Bach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Ben Ameur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12131" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koprivova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovannetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Baraniecka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bok-Rye Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225748" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860481v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a W Klemens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.03.021" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190576v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortijo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Barau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Vieira del Bem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003437" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Andreatta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002814" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000367v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Beck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.679-708" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3C9A0582820211B101310072FAA078F98BA15E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004213v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Cubillos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2012.01.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJQF6H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tisn&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04852.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024149v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003120" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Durand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Perez Strand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.12.054" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190638v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouteill&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispulo Balsera" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032319" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000536v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trontin Trontin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.03.024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VLZQ6F0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457092v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Y.S." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Y." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasio A.E." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000843" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000945" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203876v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Kronholm" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette de Meaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-88" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203956v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaval Patel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Giorgi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165917" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hong Meng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663317v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2050" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661380v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Diaz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belluomo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci225" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373071v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655658v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vedele Daniel-Vedele" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082396" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659203v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01405.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661319v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kliebenstein" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Al West" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Leeuwen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Doerge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-308" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678339v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1900-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5QRZVQN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678846v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wolyn" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Borevitz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maloof" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676580v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682611v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M&#233;rigout" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Talbotec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.010785" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678717v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672556v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829724v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250798v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huguet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Zurfluh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506725v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954548v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Rosales Villegas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840965v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840959v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594807v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753583v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998929v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998922v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mart&#237;nez Rivas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Wozny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyun Xue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gilbault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sapir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adq8210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baduel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Caillieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bohl-Viallefond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciana Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.ady3475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05402316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Broutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;hanno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Berthet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fournier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70600" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ricou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loudet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.hncm8135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529640v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2024.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ferrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Capilla-P&#233;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Solier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichao Lian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Goel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06530-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282211v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liehrmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay-Avon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqad098" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248273v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Roeder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16494" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elfarargi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina D&#246;ring" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Neto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fulgione" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Biao Jiao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Patel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Klasen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pecinkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa306" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099067v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ignace" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-021-02348-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945319v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hanemian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Marchadier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Gilbault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17896-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535255v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Van J M Dooren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bortolini Silveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa132" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Tisne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bazakos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007954" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd P. Michael" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jupe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bemm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timothy Motley" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin P. Sandoval" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03016-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918090v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lonjon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06430-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trontin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Jimenez-Gomez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-042916-040820" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532690v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Nijveen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilco Ligterink" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Keurentjes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao Long" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13457" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602603v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Agorio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fiume" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brousse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006551" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Viaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Cournede" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.02057" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.08.068" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204062v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Corwin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian Hematy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12454" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Loredan Vlad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deremetz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084687" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kronholm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ralet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004221" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204141v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco A. Cubillos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Stegle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.114.130310" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Bomblies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2014.03.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortijo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Barau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Eduardo Vieira del Bem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003437" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004455v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Y. Serrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien L. Bach" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Ben Ameur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12131" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Koprivova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giovannetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Baraniecka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bok-Rye Lee" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225748" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a W Klemens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.03.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouteill&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rolland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispulo Balsera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032319" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Andreatta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002814" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000367v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Routaboul" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Dubos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Beck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers067" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vandel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.679-708" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B3C9A0582820211B101310072FAA078F98BA15E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190708v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Miquel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049261" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004213v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Cubillos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2012.01.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJQF6H3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453792v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Simon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Botran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tisn&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04852.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02024149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loubet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chalies" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003120" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999980v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Durand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bouche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa E. Perez Strand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.12.054" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000536v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Trontin Trontin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2011.03.024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VLZQ6F0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457092v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horton" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Y.S." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Y." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasio A.E." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000843" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203934v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000945" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203876v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilkka Kronholm" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette de Meaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-11-88" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203956v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bikard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaval Patel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Giorgi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165917" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203975v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hong Meng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Macquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660522v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107050179" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663317v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2050" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kliebenstein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Al West" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Leeuwen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Doerge" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-308" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661380v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Diaz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belluomo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pci225" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373071v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Witucka-Wall" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bruyant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.079384" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659437v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Pelletier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655658v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vedele Daniel-Vedele" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082396" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659203v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Svistoonoff" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01405.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678339v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1900-9" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C5QRZVQN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678846v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Wolyn" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Borevitz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maloof" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676580v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Krapp" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682611v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia M&#233;rigout" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Talbotec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.010785" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678717v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672556v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guingo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829724v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250798v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bacave" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huguet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Belin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Zurfluh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506725v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954548v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Rosales Villegas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840965v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840959v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594807v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747713v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana S. Saez Aguayo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753583v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998929v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998922v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>