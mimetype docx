--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -719,159 +719,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans l'atelier d'Emile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Hermann, 2024, Dans l'atelier de.., Nathalie Ferrand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(dir.),Les Cahiers naturalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°98, 70e année, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682900v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04682897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription numérique annotée des Ébauches des Rougon-Macquart d'Émile Zola. Plateforme TACT-UGA</w:t>
               </w:r>
@@ -2246,181 +2246,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sociologie pratique d’Emile Zola : l’immersion émergente en régime naturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En immersion – Pratiques intensives du terrain en journalisme et littérature et sciences sociales, E. Neveu et P. Leroux (eds), Presses Universitaires de Rennes, p.79-92.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérature et éducation aux médias : les enjeux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education aux médias et pratiques pédagogiques innovantes, L. Corroy, E. Roche et E. Savignac, AUF / Publibook, p.87-100</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Zola dans le Journal des Goncourt : une figure con(tre)-fraternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Goncourt diaristes, Pierre-Jean Dufief, Paris, Honoré Champion, p. 113-128.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles didactiques innovants en recherche sur l’écriture, à l’ère du numérique : l’exemple du groupe OZER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2436,268 +2505,199 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage, J. André, O. Bertrand, I. Schaffner (éds). Editions de l’Ecole Polytechnique, p.65-76</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique génétique à l'épreuve de l'échelle : nouvelles perspectives sur les grands corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Œuvre comme processus, organisé par P.-M. De Biasi et A. Herschberg-Pierrot, Paris, CNRS Editions, p. 33-44</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et poétique du chapitre chez Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Colin, T. Conrad et A. Leblond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et poétiques du chapitre du 19ᵉ au 21ᵉ siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.31-48, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157210v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02157215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -2746,238 +2746,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01422344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4. Le rôle de la littérature dans les apprentissages langagiers : de l’écriture créative à la conscience de la langue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréliane Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Godard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature dans l'enseignement du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-219, 2015, Langues &amp; didactique, 978-2-278-07613-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la littérature dans les apprentissages langagiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Woerly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréliane Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Godard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Littérature dans l’enseignement du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240190v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-01464992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le naturalisme zolien et la notion d’artifice</w:t>
               </w:r>
@@ -3833,96 +3833,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zola est tout un homme !</w:t>
+                <w:t xml:space="preserve">Les mondes naturalistes: espaces et valeurs [avant-propos], n°94</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 94</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435054v1</w:t>
+                <w:t xml:space="preserve">hal-02435033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lettres de l'aire hispanophone adressées à Zola: l'analogie dans tous ses états, n°94</w:t>
               </w:r>
@@ -3971,1637 +3971,1637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zola est tout un homme !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le roman de formation de l’écrivain : le cas Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Revue d’Histoire littéraire de la France 3 – 2020, 120e année - n° 3 Formations d'écrivains au xixe siècle. Écoles, sociabilités, autodidaxies, 3 – 2020 (120e année - n° 3), pp.685-699. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10744-6.p.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10744-6.p.0173⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02926294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus caché de la fabrication de l'oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Trésors de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.74-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mondes naturalistes: espaces et valeurs [avant-propos], n°94</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lettres internationales adressées à Émile Zola: l'écriture-monde et l'affaire Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralité de Zola à l'ère des humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site ArchiZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Trésors de la culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’écriture du cycle, 42, pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.1658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les lettres internationales adressées à Émile Zola: l'écriture-monde et l'affaire Dreyfus</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de l'imaginaire cyclique chez Zola: les lettres de jeunesse et La Confession de Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016, Zola épistolier, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pluralité de Zola à l'ère des humanités numériques</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01422343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génétique des textes et génétique des cycles : pourquoi changer d'échelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’écriture du cycle, 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola, écrivain bilingue ? Bilinguisme de circonstance en contexte d’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et intimité dans les lettres à Alexandrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2015, 89, pp.329-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aux sources de l'imaginaire cyclique chez Zola: les lettres de jeunesse et La Confession de Claude</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet d’écriture et écriture du projet à l’ère numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Zola épistolier, 42</w:t>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Génétique des textes et génétique des cycles : pourquoi changer d'échelle ?</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessins et desseins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les romans de la rentrée, 559, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention. Travaux à suivre : OZER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106e année (1), pp.89-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système des masses et grands ensembles : poétique des foules dans Les Rougon-Macquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.9-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une didactique du prérédactionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, L’écriture du cycle, 42</w:t>
+              <w:t xml:space="preserve">, 2010, Théorie : état de lieux, 30, pp.177-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un défi pour les études génétiques : les grands corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163, pp.275-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exil et intimité dans les lettres à Alexandrine</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dossier préparatoire existe-t-il ? Variations autour d’une notion génétique en régime naturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 89, pp.329-342</w:t>
+              <w:t xml:space="preserve">, 2009, 83, pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet d’écriture et écriture du projet à l’ère numérique</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans l’écriture littéraire en Seconde : pour un développement de la compétence programmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.227-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXX (40), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Emile Zola, écrivain bilingue ? Bilinguisme de circonstance en contexte d’exil</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique génétique au lycée : auto-consignes et écrits préparatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 160 pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...249 lines deleted...]
-                <w:t xml:space="preserve">Un défi pour les études génétiques : les grands corpus</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecte et son chaos. (Dé-) composition et métatexte génétique dans La Bête humaine d’Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 163, pp.275-298</w:t>
+              <w:t xml:space="preserve">, 2007, 152 pp.457-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...331 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessins dans la Vie de Henry Brulard : approche de la topologie stendhalienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 138 pp.119-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241831v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01241834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d’un dialogue entre didactique de l’écrit et critique génétique : l’élève &amp;quot;auteur-dessinateur</w:t>
               </w:r>
@@ -6234,50 +6234,188 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didactique et génétique des productions d'élèves grapho-verbales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'hybridation en langues parlée(s), écrite(s) et dessinée(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Liakin ● fabien.olivry ● Meva Razanadrakoto ● Marina Krylyschin, Jun 2023, Paris Université Sorbonne Nouvelle, campus Nation, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire littéraire et didactique des langues/cultures : le cas des naturalismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses véristes/naturalistes. Entre langues et langages : traduction, transposition, adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Grenaud-Tostain, Giorgio Longo, Olivier Lumbroso, May 2023, Paris, CNRS Pouchet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditer les archives fictionnelles et non-fictionnelles de Zola : histoire, méthodes, finalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6286,195 +6424,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium international « Archives. Laboratoire de méthodes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Ferrand; Pierre Musitelli; Elsa Marguin-Hamon, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04232579v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04147817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire La Bête humaine</w:t>
               </w:r>
@@ -6592,165 +6592,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les études zoliennes à l'ère du numérique: bilan et perspective sur dix ans d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 ans avec CAHIER Des corpus d'auteurs pour les humanités à leur exploitation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ioana Galleron; Fatiha Idmhand, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photographie et correspondance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emile Zola. Scènes photographiques. De la collection à la transmission - https://www.canal-u.tv/video/site_pouchet_cnrs/emile_zola_scenes_photographiques_arts_et_dispositifs_photographiques_3.61915</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348594v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03341799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la genèse de La Débâcle</w:t>
               </w:r>
@@ -6799,592 +6799,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conférence croisée de J.L Chiss, d'O. Lumbroso et M. Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Journée d'accompagnement scientifique et de rencontre des doctorants. Responsable scientifique : Corinne Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Université Sorbonne Nouvelle, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dossiers préparatoires de Zola: écrits privés / écrits médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reppresentazioni narrative. Realismo, verismo, modernismo tra secondo ottocento et primo novecento sperimentasione italiana e cornice europea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Catane, Oct 2019, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lettres internationales de l'aire hispanophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naturalismes du monde: les voix de l'étranger. Colloque internationale organisé par O. Lumbroso, J.S Macke, J.M Pottier, Collège de France / ENS, 23-24 mai 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conférence croisée de J.L Chiss, d'O. Lumbroso et M. Molinié</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde: Enseigner ses recherches? Articulations et tensions d'une profession en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée d'accompagnement scientifique et de rencontre des doctorants. Responsable scientifique : Corinne Weber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Université Sorbonne Nouvelle, Paris, France</w:t>
+              <w:t xml:space="preserve">1968-2018: Etre enseignant-chercheur en SHS aujourd'hui, Sorbonne Nouvelle, organisé par Claire Doquet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage industriel dans l’œil du naturalisme technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace et paysage industriel : autour de Zola et de ses contemporains.Zola Society, Université de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchiZ-Archives zoliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus numériques et bases de données. org. I. Galleron, C. Mainardi, G. Perussa, Université Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola à l’école de ses dossiers préparatoires. Génétique des textes et formation de l’écrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Formation des écrivains au XIXe siècle. Colloque international organisé par J. Naïm et F. Vanoosthuyse, Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands corpus de la Bibliothèque Nationale de France: Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La critique génétique comme processus. Congrès du cinquantenaire (1968-2018). ITEM-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157241v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02157237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire et parler d'écrire, de l'écrivain à l'apprenant, en didactique des langues</w:t>
               </w:r>
@@ -7502,1350 +7502,1419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emile, où as-tu mis le corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zola au pluriel : Symposium II </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Lumbroso &amp; Alain Pagès, Sep 2015, Paris -ITEM CNRS ENS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique génétique à l'épreuve de l'échelle : nouvelles perspectives sur les grands corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Génétique des textes et des formes : l’œuvre comme processus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Biasi Pierre-Marc ; Herschberg-Pierrot Anne Sep 2010, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Une didactique des langues &amp;quot;éthique et responsable&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIe siècle. DILTEC. Université Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralité de Zola à l'ère des humanités modernes : enjeux patrimoniaux, herméneutiques et éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zola au pluriel : Symposium I </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicholas White &amp; Claire White, Jul 2015, Cambridge - Emmanuel College &amp; Peterhouse, Université de Cambridge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La critique génétique à l'épreuve de l'échelle : nouvelles perspectives sur les grands corpus</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génétique et poétique du chapitre chez Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génétique des textes et des formes : l’œuvre comme processus </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Biasi Pierre-Marc ; Herschberg-Pierrot Anne Sep 2010, Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">Génétique et poétique du chapitre chez Zola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01023466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles didactiques innovants en recherche sur l’écriture, à l’ère du numérique : l’exemple du groupe OZER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zola au pluriel : Symposium II </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Lumbroso &amp; Alain Pagès, Sep 2015, Paris -ITEM CNRS ENS, France</w:t>
+              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie André ; Olivier Bertrand; Isabelle Schaffner, Oct 2015, Saclay, Ecole Polytechnique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie pratique d'Emile Zola: &amp;quot;L'immersion émergente&amp;quot; en régime naturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologie pratique d'Emile Zola: "L'immersion émergente" en régime naturaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France. p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01023460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Autodidaxie, numérique et formation continue : quelles offres d'apprentissage tout au long de la vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divina Frau-Meigs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Peyronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'autodidacte à l'autodidaxie à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DILTEC (Didactique des Langues des Textes et des Cultures); CRP19 (Centre de Recherche sur les Poétiques du XIXe siècle); DSIC-ENEAD (Enseignement Numérique et à Distance), Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01659480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature et éducation aux médias : les enjeux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education aux médias et pratiques pédagogiques innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Corroy, Emilie Roche et Emmanuelle Savignac, Jun 2015, Paris - Université Sorbonne Nouvelle-Paris 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autodidaxie, numérique et formation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’autodidacte à l’autodidaxie : approche interdisciplinaire des auto-apprentissages à l’ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Lumbroso et François Vanoosthuyse, Oct 2015, Paris - Université de la Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fortune des Rougon : vitrine et miroir du cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire La Fortune des Rougon : Journée d’étude consacrée au programme d’agrégation 2016, Paris IV-Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialité et territorialité familiales dans La Fortune des Rougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude consacrée à La Fortune des Rougon de Zola-Programme d'agrégation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique des textes et génétique des cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zola, Héritages naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Grenaud-Tostain, Sophie Guermès, Olivier Lumbroso, Jean-Sébastien Macke, Alain Pagès, Jean-Michel Pottier, Jun 2015, Paris - Sorbonne Nouvelle / BnF / ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étudiant-chercheur autodidacte ou le devenir passeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passages de paroles, paroles de passages. Expériences et perspectives en didactique des langues </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serge Martin &amp; Olivier Lumbroso, Oct 2015, Paris - Université de la Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Génétique et poétique du chapitre chez Zola</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement des littératures et interactions culturelles : Pour un altlas des manuels de français dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génétique et poétique du chapitre chez Zola</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. p</w:t>
+              <w:t xml:space="preserve">Paroles possibles – Pratiques des littératures en didactique des langues et des cultures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lumbroso Olivier; Martin Serge, Oct 2014, Paris - Université de la Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola photographe-autodidacte: de la technique à l'imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zola photographe-autodidacte: de la technique à l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lille, France. p. 34-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01007112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Zola de la Ligne à la Toile: le projet d'écriture dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émile Zola de la Ligne à la Toile: le projet d'écriture dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01006944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Zola de la ligne à la Toile : le projet d’écriture dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des IA-IPR et IEN Lettres-Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspection Générale - Groupe des Lettres, Mar 2014, Paris, France. http://lettres_histoire.discip.ac-caen.fr /spip. php?ar ticle312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle littéraire &amp;quot; savant &amp;quot; et sa transposition didactique : l'exemple de l'écriture naturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecriture d'invention, inventions de l'écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Dijon, France. p.257-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01023478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site Archiz : un portail innovant pour entrer dans l’écriture littéraire, de l’école au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8874,678 +8943,609 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Research across borders III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plane Sylvie, Feb 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Enseignement des littératures et interactions culturelles : Pour un altlas des manuels de français dans le monde</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs dans le texte littéraire : questionnements et perspectives didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paroles possibles – Pratiques des littératures en didactique des langues et des cultures </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lumbroso Olivier; Martin Serge, Oct 2014, Paris - Université de la Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">L’enseignement de la littérature : Modèles et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pottier Jean-Michel, Oct 2013, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02863192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola : un écrivain autodidacte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cérémonie de remise des Victoires des autodidactes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazars / Harvard Business School, Dec 2013, Rennes - Chambre de Commerce et d’Industrie de Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albums de jeunesse et poétique des valeurs: approche d'un dispositif triangulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albums de jeunesse et poétique des valeurs: approche d'un dispositif triangulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Fez, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01006349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique et les apprentissages à l'université: nouveau chantier, nouveaux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique et les apprentissages à l'université: nouveau chantier, nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01023464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola romancier des Temps modernes : pour un naturalisme technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diderot et la langue des arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lecas-Tsiomis Marie, Jun 2013, Paris - Centre National des Arts et Métiers / Université Paris Ouest Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une génétique culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du manuscrit à l’archive numérique. Editer l’œuvre d’Emile Zola </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le groupe Zola - ANR Archiz, Mar 2013, Paris - Université de la Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brouillon dans tous ses états: analyse de textes d'élèves produits dans le cadre de dispositifs innovants, de l'école au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Brouillon dans tous ses états: analyse de textes d'élèves produits dans le cadre de dispositifs innovants, de l'école au lycée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01007016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs dans le texte littéraire : questionnements et perspectives didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement de la littérature : Modèles et perspectives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pottier Jean-Michel, Oct 2013, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240982v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02863192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola et l’écriture cyclique dans Les Rougon-Macquart : le bâtisseur en mouvement</w:t>
               </w:r>
@@ -9870,234 +9870,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les images mentales dans l’écriture du roman naturaliste : pour une approche sémio-cognitive des avant-textes de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction et vues imageantes : typologie et fonctionnalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T. Lepsoo et B. Voisin, Apr 2008, Tartu, Estonia. pp.255-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola ou la sensation retrouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emile Zola : Sensation et Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Cnockaert 2005, Montréal, Canada. pp.189-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Critique génétique et socle commun : nouveaux outils, nouveaux défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Français / littérature, socle commun : quelle culture pour les élèves, quelle professionnalité pour les enseignants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Dubois-Marcoin et C. Tauveron, Mar 2008, Lyon, France. pp.187-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242400v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01242397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dérision et le rire dans Les Rougon-Macquart</w:t>
               </w:r>
@@ -10215,234 +10215,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zola, acrobate des figures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dé-lire Zola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Paris, France. pp. 213-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’espace au fil du plan : l’assemblage des lieux dans les dossiers préparatoires de Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zola à l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Strasbourg, France. pp.51-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses du cadre. Le principe de cadrage dans les avant-textes de Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zola, genèse de l'oeuvre </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Pierre Leduc-Adine, Philippe Hamon, Henri Mitterand, May 1999, Paris, France. pp.103-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241885v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01242078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11011,638 +11011,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet CORREZ : édition numérique des lettres internationales multilingues adressées à Emile Zola (2017-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CORREZ - Édition des lettres internationales adressées à Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plateforme d'édition numérique des lettres internationales plurilingues adressées à Émile Zola. EMAN. 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujet biographique, sujet scriptural et sujet didactique : l'acte interprétatif à la croisée des énonciations. Séminaire Ecritures DILTEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Dreyfus : quand le monde écrivait à Zola.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">https://lejournal.cnrs.fr/articles/affaire-dreyfus-quand-le-monde-ecrivait-a-zola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus d'ouvrages (2005-2019)- Compte-rendu imprimé ; Les Cahiers naturalistes, n°93, 2019. Marie Lapière, Le Langage des sources dans Les Trois Villes d’Emile Zola. La dialectique de la foi et de la raison, Paris, Honoré Champion, 2018 ; p.297-299 / Compte-rendu imprimé ; Epistolaire. Revue de l’AIRE, n° Travaux de Littérature. Vol. XXX. Correspondance et magistère, P.-J Dufief, J.-M. Hovasse (éd.), Droz, 2019./ Compte rendu imprimé – Les Cahiers naturalistes, n°91, 2017 ; Thomas Conrad, Poétique des cycles romanesques de Balzac à Volodine, Classiques Garnier, 2016, 498 p., p.350-353. / Compte rendu imprimé – Les Cahiers naturalistes, n°91, 2017, Claire White, Work and Leisure in Late Nineteenth-Century French Literature and Visual Culture. Time, Politics and Class. Palgrave Macmillan, 2014 ; p.359-361. / Compte rendu en ligne - RHLF n°2 – 2016 ; Lectures de Zola. La Fortune des Rougon. Sous la direction d’Émile Piton-Foucault et d’Henri Mitterand. Presses Universitaires de Rennes, 2015. Un vol. 229 p./ Compte rendu imprimé - RHLF n°4 ─ 2016. Claire White, Work and Leisure in Late Nineteenth-Century French Literature and Visual Culture. Time, Politics and Class. Palgrave Macmillan, 2014. Un vol. de 264 p., p. 995. / Compte rendu imprimé ; Les Cahiers naturalistes, n°88, 2014, sur Emile Zola, La Confession de Claude. Introduction, notes et dossier par François-Marie Mourad, Le livre de Poche, 2013 ; p.369-372./ Compte rendu imprimé ; RHLF n°4 ─ 2014 ; Patrick M. Bray, The Novel Map : Space and Subjectivity in Nineteenth-Century French Fiction. Northwestern University Press, 2013. Un vol. de 271 p., p. 1003./ Compte rendu imprimé ; Les Cahiers naturalistes, n°87, 2013, Du point au réseau. L’espace architecturé dans Les Rougon-Macquart d’Emile Zola, Editions universitaires européennes, 2011, 304 p. ; p. 356-357./ Compte rendu imprimé ; Les Cahiers naturalistes, n°85, 2011, Tomasso Meldolesi, Sur les rails. La littérature de voyage, de la réalité aux profondeurs de l’âme, L’Harmattan, 2010, 212 p. ; p. 345-346./ Compte rendu imprimé ; Les Cahiers naturalistes, n°83, 2009. Lettres d’Emile Bergerat à Georges Charpentier et autres destinataires, M.-F. de Palacio (éd.), Brest, UBO/CNRS, p.347-348./ Compte rendu imprimé ; Les Cahiers naturalistes, n°81, 2007. François-Marie Mourad (ed.), Le Roman expérimental, Paris, GF, 2006 ; p. 305-306./ Compte rendu imprimé - RHLF n°4 ─ 2005 ; Pichois, Claude, Avice, Jean-Paul, Les Dessins de Baudelaire, Paris, Textuel, 2003, p. 1050.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the Dreyfus Affair Went Global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférences en séminaire : &amp;quot;Le courrier international adressé à Zola durant l'affaire Dreyfus&amp;quot;, New College, Université d'Oxford, séminaire d'Andrew Counter, 31 mai 2018 / &amp;quot;Le dossier préparatoire chez Zola : écrit privé / écrit médiatique&amp;quot;, Université de Lausanne, séminaire de Rudolf Mahrer, Joël Zufferey, 4 avril 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal d’Émile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les artistes et la révolte. Émission Stupéfiant. France 2. https://www.youtube.com/watch?v=-RXkXtFoXSQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157231v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02157218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des naturalismes, édité C. Becker, P.J Dufief (articles &amp;quot;Exposition&amp;quot;, &amp;quot;Détail&amp;quot;, Fait divers&amp;quot;, &amp;quot;Petit fait vrai&amp;quot;, &amp;quot;Anecdote&amp;quot;, &amp;quot;Espace&amp;quot;)</w:t>
               </w:r>
@@ -11878,51 +11878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="609935F5"/>
+    <w:nsid w:val="9C1F5AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12026,51 +12026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CCA6CCC0"/>
+    <w:nsid w:val="648DB7B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12174,51 +12174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C4DA049B"/>
+    <w:nsid w:val="4DD716F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12411,51 +12411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-120-litterature-francaise-et-comparee-25424.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/index.php?id=13620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/anr-archiz-149686.kjsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transfers.ens.fr/le-naturalisme-monde-en-questionreceptions-et-recreations-d-un-mouvement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.translitterae.psl.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761907v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157214v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gallica.bnf.fr/dossiers /html/dossiers/Zola/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corpace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10744-6.p.0173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1658" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857130v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet-Lacoste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.319" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241793v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240981v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240982v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242400v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242397v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241918v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907862v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341802v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341804v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157218v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-120-litterature-francaise-et-comparee-25424.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/index.php?id=13620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/anr-archiz-149686.kjsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transfers.ens.fr/le-naturalisme-monde-en-questionreceptions-et-recreations-d-un-mouvement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.translitterae.psl.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761907v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gallica.bnf.fr/dossiers /html/dossiers/Zola/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corpace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10744-6.p.0173" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1658" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet-Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.319" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241793v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007112v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241012v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240982v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242398v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242397v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241918v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242078v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907862v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341802v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905534v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157231v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>