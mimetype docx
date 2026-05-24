--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -719,401 +719,401 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(dir.),Les Cahiers naturalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">n°98, 70e année, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dans l'atelier d'Emile Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Hermann, 2024, Dans l'atelier de.., Nathalie Ferrand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">n°98, 70e année, 2024</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola. La Bête humaine. Œuvres Complètes. Les Rougon-Macquart - XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Garnier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription numérique annotée des Ébauches des Rougon-Macquart d'Émile Zola. Plateforme TACT-UGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+                <w:t xml:space="preserve">hal-03905536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bête humaine d'Emile Zola. Chaos et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2021, Jean-Yves Guérin, 978-2-37906-065-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola et le naturalisme, en tous genres. Mélanges offerts à Alain Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1963,51 +1963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2246,458 +2246,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature et éducation aux médias : les enjeux du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education aux médias et pratiques pédagogiques innovantes, L. Corroy, E. Roche et E. Savignac, AUF / Publibook, p.87-100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola dans le Journal des Goncourt : une figure con(tre)-fraternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Goncourt diaristes, Pierre-Jean Dufief, Paris, Honoré Champion, p. 113-128.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles didactiques innovants en recherche sur l’écriture, à l’ère du numérique : l’exemple du groupe OZER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage, J. André, O. Bertrand, I. Schaffner (éds). Editions de l’Ecole Polytechnique, p.65-76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génétique et poétique du chapitre chez Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Colin, T. Conrad et A. Leblond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et poétiques du chapitre du 19ᵉ au 21ᵉ siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.31-48, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique génétique à l'épreuve de l'échelle : nouvelles perspectives sur les grands corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Œuvre comme processus, organisé par P.-M. De Biasi et A. Herschberg-Pierrot, Paris, CNRS Editions, p. 33-44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La sociologie pratique d’Emile Zola : l’immersion émergente en régime naturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En immersion – Pratiques intensives du terrain en journalisme et littérature et sciences sociales, E. Neveu et P. Leroux (eds), Presses Universitaires de Rennes, p.79-92.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157215v1</w:t>
-              </w:r>
-[...360 lines deleted...]
-                <w:t xml:space="preserve">hal-02157210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
@@ -3744,51 +3744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grenaud-Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,96 +3833,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mondes naturalistes: espaces et valeurs [avant-propos], n°94</w:t>
+                <w:t xml:space="preserve">Zola est tout un homme !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435033v1</w:t>
+                <w:t xml:space="preserve">hal-02435054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lettres de l'aire hispanophone adressées à Zola: l'analogie dans tous ses états, n°94</w:t>
               </w:r>
@@ -3971,174 +3971,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zola est tout un homme !</w:t>
+                <w:t xml:space="preserve">Le roman de formation de l’écrivain : le cas Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue d’Histoire littéraire de la France 3 – 2020, 120e année - n° 3 Formations d'écrivains au xixe siècle. Écoles, sociabilités, autodidaxies, 3 – 2020 (120e année - n° 3), pp.685-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10744-6.p.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes naturalistes: espaces et valeurs [avant-propos], n°94</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 94</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10744-6.p.0173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02926294v1</w:t>
+                <w:t xml:space="preserve">hal-02435033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus caché de la fabrication de l'oeuvre</w:t>
               </w:r>
@@ -4325,1076 +4325,1076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site ArchiZ</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+                <w:t xml:space="preserve">Aux sources de l'imaginaire cyclique chez Zola: les lettres de jeunesse et La Confession de Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Zola épistolier, 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01422343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génétique des textes et génétique des cycles : pourquoi changer d'échelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, L’écriture du cycle, 42, pp.139-144. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, L’écriture du cycle, 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/genesis.1658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240213v1</w:t>
+                <w:t xml:space="preserve">halshs-01240209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux sources de l'imaginaire cyclique chez Zola: les lettres de jeunesse et La Confession de Claude</w:t>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+                <w:t xml:space="preserve">Le site ArchiZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, L’écriture du cycle, 42</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, L’écriture du cycle, 42, pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.1658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240209v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exil et intimité dans les lettres à Alexandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.329-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet d’écriture et écriture du projet à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessins et desseins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les romans de la rentrée, 559, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Zola, écrivain bilingue ? Bilinguisme de circonstance en contexte d’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continents manuscrits. Génétique des textes littéraires-Afrique, Caraïbe, diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Exil et intimité dans les lettres à Alexandrine</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention. Travaux à suivre : OZER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106e année (1), pp.89-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système des masses et grands ensembles : poétique des foules dans Les Rougon-Macquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 89, pp.329-342</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet d’écriture et écriture du projet à l’ère numérique</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une didactique du prérédactionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Théorie : état de lieux, 30, pp.177-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dessins et desseins</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un défi pour les études génétiques : les grands corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les romans de la rentrée, 559, pp.76</w:t>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163, pp.275-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gomez</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ecole des lettres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XXX (40), pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Système des masses et grands ensembles : poétique des foules dans Les Rougon-Macquart</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans l’écriture littéraire en Seconde : pour un développement de la compétence programmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.227-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dossier préparatoire existe-t-il ? Variations autour d’une notion génétique en régime naturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.9-26</w:t>
+              <w:t xml:space="preserve">, 2009, 83, pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241844v1</w:t>
-              </w:r>
-[...171 lines deleted...]
-                <w:t xml:space="preserve">hal-04857130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique génétique au lycée : auto-consignes et écrits préparatoires</w:t>
               </w:r>
@@ -6234,247 +6234,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éditer les archives fictionnelles et non-fictionnelles de Zola : histoire, méthodes, finalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium international « Archives. Laboratoire de méthodes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Ferrand; Pierre Musitelli; Elsa Marguin-Hamon, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04232579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didactique et génétique des productions d'élèves grapho-verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hybridation en langues parlée(s), écrite(s) et dessinée(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Denis Liakin ● fabien.olivry ● Meva Razanadrakoto ● Marina Krylyschin, Jun 2023, Paris Université Sorbonne Nouvelle, campus Nation, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire littéraire et didactique des langues/cultures : le cas des naturalismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses véristes/naturalistes. Entre langues et langages : traduction, transposition, adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline Grenaud-Tostain, Giorgio Longo, Olivier Lumbroso, May 2023, Paris, CNRS Pouchet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147817v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04232579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire La Bête humaine</w:t>
               </w:r>
@@ -6592,165 +6592,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photographie et correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emile Zola. Scènes photographiques. De la collection à la transmission - https://www.canal-u.tv/video/site_pouchet_cnrs/emile_zola_scenes_photographiques_arts_et_dispositifs_photographiques_3.61915</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les études zoliennes à l'ère du numérique: bilan et perspective sur dix ans d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans avec CAHIER Des corpus d'auteurs pour les humanités à leur exploitation numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ioana Galleron; Fatiha Idmhand, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341799v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03348594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la genèse de La Débâcle</w:t>
               </w:r>
@@ -6799,592 +6799,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dossiers préparatoires de Zola: écrits privés / écrits médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reppresentazioni narrative. Realismo, verismo, modernismo tra secondo ottocento et primo novecento sperimentasione italiana e cornice europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Catane, Oct 2019, Catane, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lettres internationales de l'aire hispanophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturalismes du monde: les voix de l'étranger. Colloque internationale organisé par O. Lumbroso, J.S Macke, J.M Pottier, Collège de France / ENS, 23-24 mai 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conférence croisée de J.L Chiss, d'O. Lumbroso et M. Molinié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée d'accompagnement scientifique et de rencontre des doctorants. Responsable scientifique : Corinne Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Université Sorbonne Nouvelle, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les dossiers préparatoires de Zola: écrits privés / écrits médiatiques</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage industriel dans l’œil du naturalisme technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reppresentazioni narrative. Realismo, verismo, modernismo tra secondo ottocento et primo novecento sperimentasione italiana e cornice europea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Catane, Oct 2019, Catane, Italy</w:t>
+              <w:t xml:space="preserve">Espace et paysage industriel : autour de Zola et de ses contemporains.Zola Society, Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les lettres internationales de l'aire hispanophone</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ArchiZ-Archives zoliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturalismes du monde: les voix de l'étranger. Colloque internationale organisé par O. Lumbroso, J.S Macke, J.M Pottier, Collège de France / ENS, 23-24 mai 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Corpus numériques et bases de données. org. I. Galleron, C. Mainardi, G. Perussa, Université Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola à l’école de ses dossiers préparatoires. Génétique des textes et formation de l’écrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Formation des écrivains au XIXe siècle. Colloque international organisé par J. Naïm et F. Vanoosthuyse, Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands corpus de la Bibliothèque Nationale de France: Emile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La critique génétique comme processus. Congrès du cinquantenaire (1968-2018). ITEM-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde: Enseigner ses recherches? Articulations et tensions d'une profession en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1968-2018: Etre enseignant-chercheur en SHS aujourd'hui, Sorbonne Nouvelle, organisé par Claire Doquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157237v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-02157241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire et parler d'écrire, de l'écrivain à l'apprenant, en didactique des langues</w:t>
               </w:r>
@@ -7502,2050 +7502,2050 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Une didactique des langues &amp;quot;éthique et responsable&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIe siècle. DILTEC. Université Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralité de Zola à l'ère des humanités modernes : enjeux patrimoniaux, herméneutiques et éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zola au pluriel : Symposium I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicholas White &amp; Claire White, Jul 2015, Cambridge - Emmanuel College &amp; Peterhouse, Université de Cambridge, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique génétique à l'épreuve de l'échelle : nouvelles perspectives sur les grands corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Génétique des textes et des formes : l’œuvre comme processus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Biasi Pierre-Marc ; Herschberg-Pierrot Anne Sep 2010, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emile, où as-tu mis le corps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zola au pluriel : Symposium II </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Lumbroso &amp; Alain Pagès, Sep 2015, Paris -ITEM CNRS ENS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01241004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Autodidaxie, numérique et formation continue : quelles offres d'apprentissage tout au long de la vie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divina Frau-Meigs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Peyronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Vrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génétique des textes et des formes : l’œuvre comme processus </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Biasi Pierre-Marc ; Herschberg-Pierrot Anne Sep 2010, Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">De l'autodidacte à l'autodidaxie à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DILTEC (Didactique des Langues des Textes et des Cultures); CRP19 (Centre de Recherche sur les Poétiques du XIXe siècle); DSIC-ENEAD (Enseignement Numérique et à Distance), Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Table ronde : Une didactique des langues &amp;quot;éthique et responsable&amp;quot;?</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01659480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et éducation aux médias : les enjeux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethique et responsabilité pour la didactique des langues au XXIe siècle. DILTEC. Université Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Education aux médias et pratiques pédagogiques innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Corroy, Emilie Roche et Emmanuelle Savignac, Jun 2015, Paris - Université Sorbonne Nouvelle-Paris 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pluralité de Zola à l'ère des humanités modernes : enjeux patrimoniaux, herméneutiques et éducatifs</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie pratique d'Emile Zola: &amp;quot;L'immersion émergente&amp;quot; en régime naturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zola au pluriel : Symposium I </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicholas White &amp; Claire White, Jul 2015, Cambridge - Emmanuel College &amp; Peterhouse, Université de Cambridge, France</w:t>
+              <w:t xml:space="preserve">La sociologie pratique d'Emile Zola: "L'immersion émergente" en régime naturaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01023460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autodidaxie, numérique et formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’autodidacte à l’autodidaxie : approche interdisciplinaire des auto-apprentissages à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Lumbroso et François Vanoosthuyse, Oct 2015, Paris - Université de la Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fortune des Rougon : vitrine et miroir du cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire La Fortune des Rougon : Journée d’étude consacrée au programme d’agrégation 2016, Paris IV-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatialité et territorialité familiales dans La Fortune des Rougon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude consacrée à La Fortune des Rougon de Zola-Programme d'agrégation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. pp.29-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étudiant-chercheur autodidacte ou le devenir passeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passages de paroles, paroles de passages. Expériences et perspectives en didactique des langues </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serge Martin &amp; Olivier Lumbroso, Oct 2015, Paris - Université de la Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génétique des textes et génétique des cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zola, Héritages naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Grenaud-Tostain, Sophie Guermès, Olivier Lumbroso, Jean-Sébastien Macke, Alain Pagès, Jean-Michel Pottier, Jun 2015, Paris - Sorbonne Nouvelle / BnF / ENS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et poétique du chapitre chez Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génétique et poétique du chapitre chez Zola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01023466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles didactiques innovants en recherche sur l’écriture, à l’ère du numérique : l’exemple du groupe OZER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français écrit au siècle du numérique : enseignement et apprentissage </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julie André ; Olivier Bertrand; Isabelle Schaffner, Oct 2015, Saclay, Ecole Polytechnique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La sociologie pratique d'Emile Zola: &amp;quot;L'immersion émergente&amp;quot; en régime naturaliste</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola photographe-autodidacte: de la technique à l'imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sociologie pratique d'Emile Zola: "L'immersion émergente" en régime naturaliste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France. p</w:t>
+              <w:t xml:space="preserve">Zola photographe-autodidacte: de la technique à l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lille, France. p. 34-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Éléonore Vrillon</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01007112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Zola de la Ligne à la Toile: le projet d'écriture dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l'autodidacte à l'autodidaxie à l'ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DILTEC (Didactique des Langues des Textes et des Cultures); CRP19 (Centre de Recherche sur les Poétiques du XIXe siècle); DSIC-ENEAD (Enseignement Numérique et à Distance), Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Émile Zola de la Ligne à la Toile: le projet d'écriture dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature et éducation aux médias : les enjeux du numérique</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01006944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola de la ligne à la Toile : le projet d’écriture dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education aux médias et pratiques pédagogiques innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Corroy, Emilie Roche et Emmanuelle Savignac, Jun 2015, Paris - Université Sorbonne Nouvelle-Paris 3, France</w:t>
+              <w:t xml:space="preserve">Journées des IA-IPR et IEN Lettres-Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection Générale - Groupe des Lettres, Mar 2014, Paris, France. http://lettres_histoire.discip.ac-caen.fr /spip. php?ar ticle312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autodidaxie, numérique et formation continue</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle littéraire &amp;quot; savant &amp;quot; et sa transposition didactique : l'exemple de l'écriture naturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’autodidacte à l’autodidaxie : approche interdisciplinaire des auto-apprentissages à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Lumbroso et François Vanoosthuyse, Oct 2015, Paris - Université de la Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Ecriture d'invention, inventions de l'écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Dijon, France. p.257-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01023478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site Archiz : un portail innovant pour entrer dans l’écriture littéraire, de l’école au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relire La Fortune des Rougon : Journée d’étude consacrée au programme d’agrégation 2016, Paris IV-Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. pp.59-72</w:t>
+              <w:t xml:space="preserve">Writing Research across borders III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plane Sylvie, Feb 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement des littératures et interactions culturelles : Pour un altlas des manuels de français dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles possibles – Pratiques des littératures en didactique des langues et des cultures </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lumbroso Olivier; Martin Serge, Oct 2014, Paris - Université de la Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Zola photographe-autodidacte: de la technique à l'imaginaire</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique et les apprentissages à l'université: nouveau chantier, nouveaux défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zola photographe-autodidacte: de la technique à l'imaginaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lille, France. p. 34-45</w:t>
+              <w:t xml:space="preserve">Le numérique et les apprentissages à l'université: nouveau chantier, nouveaux défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Émile Zola de la Ligne à la Toile: le projet d'écriture dans tous ses états</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01023464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zola romancier des Temps modernes : pour un naturalisme technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émile Zola de la Ligne à la Toile: le projet d'écriture dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Diderot et la langue des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lecas-Tsiomis Marie, Jun 2013, Paris - Centre National des Arts et Métiers / Université Paris Ouest Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Emile Zola de la ligne à la Toile : le projet d’écriture dans tous ses états</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une génétique culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des IA-IPR et IEN Lettres-Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspection Générale - Groupe des Lettres, Mar 2014, Paris, France. http://lettres_histoire.discip.ac-caen.fr /spip. php?ar ticle312</w:t>
+              <w:t xml:space="preserve">Du manuscrit à l’archive numérique. Editer l’œuvre d’Emile Zola </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le groupe Zola - ANR Archiz, Mar 2013, Paris - Université de la Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le modèle littéraire &amp;quot; savant &amp;quot; et sa transposition didactique : l'exemple de l'écriture naturaliste</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Zola : un écrivain autodidacte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecriture d'invention, inventions de l'écriture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Dijon, France. p.257-270</w:t>
+              <w:t xml:space="preserve">Cérémonie de remise des Victoires des autodidactes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mazars / Harvard Business School, Dec 2013, Rennes - Chambre de Commerce et d’Industrie de Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Alain Pagès</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albums de jeunesse et poétique des valeurs: approche d'un dispositif triangulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research across borders III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plane Sylvie, Feb 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Albums de jeunesse et poétique des valeurs: approche d'un dispositif triangulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Fez, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01006349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brouillon dans tous ses états: analyse de textes d'élèves produits dans le cadre de dispositifs innovants, de l'école au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Brouillon dans tous ses états: analyse de textes d'élèves produits dans le cadre de dispositifs innovants, de l'école au lycée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01007016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs dans le texte littéraire : questionnements et perspectives didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement de la littérature : Modèles et perspectives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pottier Jean-Michel, Oct 2013, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs dans le texte littéraire : questionnements et perspectives didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement de la littérature : Modèles et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pottier Jean-Michel, Oct 2013, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02863192v1</w:t>
-              </w:r>
-[...481 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola et l’écriture cyclique dans Les Rougon-Macquart : le bâtisseur en mouvement</w:t>
               </w:r>
@@ -9870,234 +9870,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Critique génétique et socle commun : nouveaux outils, nouveaux défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Français / littérature, socle commun : quelle culture pour les élèves, quelle professionnalité pour les enseignants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Dubois-Marcoin et C. Tauveron, Mar 2008, Lyon, France. pp.187-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les images mentales dans l’écriture du roman naturaliste : pour une approche sémio-cognitive des avant-textes de Zola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiction et vues imageantes : typologie et fonctionnalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, T. Lepsoo et B. Voisin, Apr 2008, Tartu, Estonia. pp.255-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zola ou la sensation retrouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emile Zola : Sensation et Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Cnockaert 2005, Montréal, Canada. pp.189-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242397v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01242400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dérision et le rire dans Les Rougon-Macquart</w:t>
               </w:r>
@@ -10215,234 +10215,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’espace au fil du plan : l’assemblage des lieux dans les dossiers préparatoires de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zola à l’œuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Strasbourg, France. pp.51-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses du cadre. Le principe de cadrage dans les avant-textes de Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zola, genèse de l'oeuvre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Pierre Leduc-Adine, Philippe Hamon, Henri Mitterand, May 1999, Paris, France. pp.103-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zola, acrobate des figures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dé-lire Zola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Paris, France. pp. 213-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242078v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01241885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10580,51 +10580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition des lettres internationales envoyées à Émile Zola (CorreZ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées publiques EMAN ( Édition de Manuscrits et d’Archives Numériques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, En visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10831,51 +10831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET ScéNa : Scènes et scénarios naturalistes (oeuvres manuscrites, romanesques et photographiques de Zola). 2020-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11011,638 +11011,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plateforme d'édition numérique des lettres internationales plurilingues adressées à Émile Zola. EMAN. 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CORREZ - Édition des lettres internationales adressées à Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujet biographique, sujet scriptural et sujet didactique : l'acte interprétatif à la croisée des énonciations. Séminaire Ecritures DILTEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet CORREZ : édition numérique des lettres internationales multilingues adressées à Emile Zola (2017-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Macke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférences en séminaire : &amp;quot;Le courrier international adressé à Zola durant l'affaire Dreyfus&amp;quot;, New College, Université d'Oxford, séminaire d'Andrew Counter, 31 mai 2018 / &amp;quot;Le dossier préparatoire chez Zola : écrit privé / écrit médiatique&amp;quot;, Université de Lausanne, séminaire de Rudolf Mahrer, Joël Zufferey, 4 avril 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus d'ouvrages (2005-2019)- Compte-rendu imprimé ; Les Cahiers naturalistes, n°93, 2019. Marie Lapière, Le Langage des sources dans Les Trois Villes d’Emile Zola. La dialectique de la foi et de la raison, Paris, Honoré Champion, 2018 ; p.297-299 / Compte-rendu imprimé ; Epistolaire. Revue de l’AIRE, n° Travaux de Littérature. Vol. XXX. Correspondance et magistère, P.-J Dufief, J.-M. Hovasse (éd.), Droz, 2019./ Compte rendu imprimé – Les Cahiers naturalistes, n°91, 2017 ; Thomas Conrad, Poétique des cycles romanesques de Balzac à Volodine, Classiques Garnier, 2016, 498 p., p.350-353. / Compte rendu imprimé – Les Cahiers naturalistes, n°91, 2017, Claire White, Work and Leisure in Late Nineteenth-Century French Literature and Visual Culture. Time, Politics and Class. Palgrave Macmillan, 2014 ; p.359-361. / Compte rendu en ligne - RHLF n°2 – 2016 ; Lectures de Zola. La Fortune des Rougon. Sous la direction d’Émile Piton-Foucault et d’Henri Mitterand. Presses Universitaires de Rennes, 2015. Un vol. 229 p./ Compte rendu imprimé - RHLF n°4 ─ 2016. Claire White, Work and Leisure in Late Nineteenth-Century French Literature and Visual Culture. Time, Politics and Class. Palgrave Macmillan, 2014. Un vol. de 264 p., p. 995. / Compte rendu imprimé ; Les Cahiers naturalistes, n°88, 2014, sur Emile Zola, La Confession de Claude. Introduction, notes et dossier par François-Marie Mourad, Le livre de Poche, 2013 ; p.369-372./ Compte rendu imprimé ; RHLF n°4 ─ 2014 ; Patrick M. Bray, The Novel Map : Space and Subjectivity in Nineteenth-Century French Fiction. Northwestern University Press, 2013. Un vol. de 271 p., p. 1003./ Compte rendu imprimé ; Les Cahiers naturalistes, n°87, 2013, Du point au réseau. L’espace architecturé dans Les Rougon-Macquart d’Emile Zola, Editions universitaires européennes, 2011, 304 p. ; p. 356-357./ Compte rendu imprimé ; Les Cahiers naturalistes, n°85, 2011, Tomasso Meldolesi, Sur les rails. La littérature de voyage, de la réalité aux profondeurs de l’âme, L’Harmattan, 2010, 212 p. ; p. 345-346./ Compte rendu imprimé ; Les Cahiers naturalistes, n°83, 2009. Lettres d’Emile Bergerat à Georges Charpentier et autres destinataires, M.-F. de Palacio (éd.), Brest, UBO/CNRS, p.347-348./ Compte rendu imprimé ; Les Cahiers naturalistes, n°81, 2007. François-Marie Mourad (ed.), Le Roman expérimental, Paris, GF, 2006 ; p. 305-306./ Compte rendu imprimé - RHLF n°4 ─ 2005 ; Pichois, Claude, Avice, Jean-Paul, Les Dessins de Baudelaire, Paris, Textuel, 2003, p. 1050.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the Dreyfus Affair Went Global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal d’Émile Zola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les artistes et la révolte. Émission Stupéfiant. France 2. https://www.youtube.com/watch?v=-RXkXtFoXSQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affaire Dreyfus : quand le monde écrivait à Zola.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lumbroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://lejournal.cnrs.fr/articles/affaire-dreyfus-quand-le-monde-ecrivait-a-zola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157218v1</w:t>
-              </w:r>
-[...253 lines deleted...]
-                <w:t xml:space="preserve">hal-02157231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des naturalismes, édité C. Becker, P.J Dufief (articles &amp;quot;Exposition&amp;quot;, &amp;quot;Détail&amp;quot;, Fait divers&amp;quot;, &amp;quot;Petit fait vrai&amp;quot;, &amp;quot;Anecdote&amp;quot;, &amp;quot;Espace&amp;quot;)</w:t>
               </w:r>
@@ -11878,51 +11878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C1F5AF2"/>
+    <w:nsid w:val="FAB74501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12026,51 +12026,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="648DB7B4"/>
+    <w:nsid w:val="71EBEA89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12174,51 +12174,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DD716F4"/>
+    <w:nsid w:val="16B39BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12411,51 +12411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-120-litterature-francaise-et-comparee-25424.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/index.php?id=13620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/anr-archiz-149686.kjsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transfers.ens.fr/le-naturalisme-monde-en-questionreceptions-et-recreations-d-un-mouvement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.translitterae.psl.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761907v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157213v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157212v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gallica.bnf.fr/dossiers /html/dossiers/Zola/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corpace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435054v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10744-6.p.0173" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1658" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240976v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet-Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.319" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241793v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147823v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157217v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023466v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007112v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242510v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241012v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006349v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240982v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242398v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242397v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241918v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242078v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907862v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341802v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905534v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341804v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157231v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/departement-didactique-du-francais-langue-etrangere-dfle--22792.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-120-litterature-francaise-et-comparee-25424.kjsp?RH=1242999542481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ea-2288-didactique-des-langues-des-textes-et-des-cultures-diltec--3451.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.item.ens.fr/index.php?id=13620" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/anr-archiz-149686.kjsp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transfers.ens.fr/le-naturalisme-monde-en-questionreceptions-et-recreations-d-un-mouvement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.translitterae.psl.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lumbroso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Macke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pottier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grenaud-Tostain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mitterand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157209v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157212v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157215v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01464992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Baptiste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Woerly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdidier.com/article/la-litterature-dans-l-enseignement-du-fle-livre/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240190v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gallica.bnf.fr/dossiers /html/dossiers/Zola/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007498v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pag&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147813v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4358" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corpace" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10744-6.p.0173" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435033v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1658" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240972v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gomez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857130v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet-Lacoste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.319" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241834v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241797v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241794v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241793v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04232579v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147823v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341796v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435273v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157245v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157217v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241004v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659480v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Peyronel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Vrillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240995v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241006v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240997v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006944v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023464v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240982v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863192v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242410v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242400v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242397v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241918v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907862v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905429v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341802v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904479v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341804v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157231v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157218v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>