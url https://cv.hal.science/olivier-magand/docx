--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -131,429 +131,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t>
+                <w:t xml:space="preserve">Monitoring and volatile organic compounds characterization (isoprene, monoterpene and BTEX) in a tropical-oceanic environment in Reunion island (Indian ocean, south hemisphere)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t>
+                <w:t xml:space="preserve">Patricia Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Becker Scarpitta</w:t>
+                <w:t xml:space="preserve">Pierre Staménoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
+                <w:t xml:space="preserve">Magali David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pouteau</w:t>
+                <w:t xml:space="preserve">Patrick Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1704158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2025.1704158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127085v1</w:t>
+                <w:t xml:space="preserve">hal-05442132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental outflow shapes the circum-Antarctic pattern of summertime atmospheric mercury depletion zones</w:t>
+                <w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhouqing Xie</w:t>
+                <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fange Yue</w:t>
+                <w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">Antoine Becker Scarpitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haicong Zhan</w:t>
+                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongwei Liu</w:t>
+                <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, </w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-67864-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501801v1</w:t>
+                <w:t xml:space="preserve">hal-05127085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and volatile organic compounds characterization (isoprene, monoterpene and BTEX) in a tropical-oceanic environment in Reunion island (Indian ocean, south hemisphere)</w:t>
+                <w:t xml:space="preserve">Continental outflow shapes the circum-Antarctic pattern of summertime atmospheric mercury depletion zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Zhouqing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Boulanger</w:t>
+                <w:t xml:space="preserve">Fange Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Staménoff</w:t>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali David</w:t>
+                <w:t xml:space="preserve">Haicong Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hernandez</w:t>
+                <w:t xml:space="preserve">Hongwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.1704158. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2025.1704158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67864-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442132v1</w:t>
+                <w:t xml:space="preserve">hal-05501801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt excursions in water vapor isotopic variability at the Pointe Benedicte observatory on Amsterdam Island</w:t>
               </w:r>
@@ -578,51 +578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vimeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -712,51 +712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Osterwalder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -829,51 +829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -931,1276 +931,1276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP-IO: an atmospheric and marine observatory program on board Marion Dufresne over the Southern Ocean</w:t>
+                <w:t xml:space="preserve">Patterns and trends of atmospheric mercury in the GMOS network: Insights based on a decade of measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel van Baelen</w:t>
+                <w:t xml:space="preserve">Francesco D’amore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
+                <w:t xml:space="preserve">Lorenzo Angiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Brioude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Yann Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (8), pp.3821-3849. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 363, pp.125104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-3821-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679599v1</w:t>
+                <w:t xml:space="preserve">hal-04776658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and trends of atmospheric mercury in the GMOS network: Insights based on a decade of measurements</w:t>
+                <w:t xml:space="preserve">MAP-IO: an atmospheric and marine observatory program on board Marion Dufresne over the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco D’amore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">Joel van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Angiuli</w:t>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bertrand</w:t>
+                <w:t xml:space="preserve">Jérome Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 363, pp.125104. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.3821-3849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-3821-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776658v1</w:t>
+                <w:t xml:space="preserve">hal-04679599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over a decade of atmospheric mercury monitoring at Amsterdam Island in the French Southern and Antarctic Lands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mercury in the free troposphere and bidirectional atmosphere–vegetation exchanges – insights from Maïdo mountain observatory in the Southern Hemisphere tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Laffont</w:t>
+                <w:t xml:space="preserve">Bert Verreyken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crist Amelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02740-9⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.1309 - 1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-1309-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349870v1</w:t>
+                <w:t xml:space="preserve">hal-03969022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the chemistry and concentrations of reactive Hg at locations with different ambient air chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Choma</w:t>
+                <w:t xml:space="preserve">Observed in-plume gaseous elemental mercury depletion suggests significant mercury scavenging by volcanic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Johnson</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166184⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.1418-1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3EA00063J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349849v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed in-plume gaseous elemental mercury depletion suggests significant mercury scavenging by volcanic aerosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Over a decade of atmospheric mercury monitoring at Amsterdam Island in the French Southern and Antarctic Lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Di Muro</w:t>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
+                <w:t xml:space="preserve">Laure Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.1418-1438. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3EA00063J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02740-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183241v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven-year monitoring of mercury in wet precipitation and atmosphere at the Amsterdam Island GMOS station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of the chemistry and concentrations of reactive Hg at locations with different ambient air chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mae Sexauer Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Tassone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Natalie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Naccarato</w:t>
+                <w:t xml:space="preserve">Nicole Choma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Martino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domenico Amico</w:t>
+                <w:t xml:space="preserve">William Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e14608⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 904, pp.166184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037485v2</w:t>
+                <w:t xml:space="preserve">hal-04349849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury in the free troposphere and bidirectional atmosphere–vegetation exchanges – insights from Maïdo mountain observatory in the Southern Hemisphere tropics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Seven-year monitoring of mercury in wet precipitation and atmosphere at the Amsterdam Island GMOS station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Tassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Verreyken</w:t>
+                <w:t xml:space="preserve">Attilio Naccarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Brioude</w:t>
+                <w:t xml:space="preserve">Maria Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crist Amelynck</w:t>
+                <w:t xml:space="preserve">Domenico Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (2), pp.1309 - 1328. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e14608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-23-1309-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e14608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969022v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the limits of sampling gaseous elemental mercury passively in the remote atmosphere</w:t>
+                <w:t xml:space="preserve">Evidence for Interhemispheric Mercury Exchange in the Pacific Ocean Upper Troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Hoang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Alkuin M. Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brunet</w:t>
+                <w:t xml:space="preserve">Marcos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ea00119e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JD036283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936028v1</w:t>
+                <w:t xml:space="preserve">insu-03706371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Interhemispheric Mercury Exchange in the Pacific Ocean Upper Troposphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the limits of sampling gaseous elemental mercury passively in the remote atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Christopher Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Andrade</w:t>
+                <w:t xml:space="preserve">Jérôme Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Moreno</w:t>
+                <w:t xml:space="preserve">Christophe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127, </w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JD036283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2ea00119e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03706371v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass budget and box model of global plastics cycling, degradation and dispersal in the land-ocean-atmosphere system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin M Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,51 +2584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Savarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2688,90 +2688,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal patterns of atmospheric mercury in tropical South America as inferred by a continuous total gaseous mercury record at Chacaltaya station (5240 m) in Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin Maximilian Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (58), pp.3447 - 3472. </w:t>
@@ -2835,51 +2835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Evan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharmine Akter Simu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eri Tachibana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Turetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Maffezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3129,51 +3129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -3237,51 +3237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3339,295 +3339,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric mercury in the Southern Hemisphere – Part 1: Trend and inter-annual variations in atmospheric mercury at Cape Point, South Africa, in 2007–2017, and on Amsterdam Island in 2012–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">Franz Slemr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynwill Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casper Labuschagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thumeka Mkololo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (13), pp.7683-7692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-7683-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481717v1</w:t>
+                <w:t xml:space="preserve">hal-02897103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric mercury in the Southern Hemisphere – Part 1: Trend and inter-annual variations in atmospheric mercury at Cape Point, South Africa, in 2007–2017, and on Amsterdam Island in 2012–2017</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thumeka Mkololo</w:t>
+                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Angot</w:t>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (13), pp.7683-7692. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, pp.137129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-7683-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897103v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial functional signature in the atmospheric boundary layer</w:t>
               </w:r>
@@ -3652,51 +3652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3875,1245 +3875,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02910116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alban Thollot</w:t>
+                <w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.259-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122072v1</w:t>
+                <w:t xml:space="preserve">hal-02448290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415112v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tracer study of gas trapping in an East Antarctic ice core</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rebecca J Tuckwell</w:t>
+                <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (12), pp.3383-3403. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-13-3383-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389077v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t>
+                <w:t xml:space="preserve">Multi-tracer study of gas trapping in an East Antarctic ice core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Crouzet</w:t>
+                <w:t xml:space="preserve">Kévin Fourteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wilhelm</w:t>
+                <w:t xml:space="preserve">Patricia Martinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sabatier</w:t>
+                <w:t xml:space="preserve">Xavier Fain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">Christoph F Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+                <w:t xml:space="preserve">Rebecca J Tuckwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (3), pp.259-278. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.3383-3403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-13-3383-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448290v1</w:t>
+                <w:t xml:space="preserve">hal-02389077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback mechanisms between snow and atmospheric mercury: Results and observations from field campaigns on the Antarctic plateau</w:t>
+                <w:t xml:space="preserve">Characterizing Atmospheric Transport Pathways to Antarctica and the Remote Southern Ocean Using Radon-222</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Spolaor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">Scott D Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Roman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+                <w:t xml:space="preserve">Susanne Preunkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Scarchilli</w:t>
+                <w:t xml:space="preserve">Rolf Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Bum Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruhi S Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.180⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382879v1</w:t>
+                <w:t xml:space="preserve">hal-04349815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding mercury oxidation and air–snow exchange on the East Antarctic Plateau: a modeling study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Feedback mechanisms between snow and atmospheric mercury: Results and observations from field campaigns on the Antarctic plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Gallée</w:t>
+                <w:t xml:space="preserve">Marco Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Sprovieri</w:t>
+                <w:t xml:space="preserve">Claudio Scarchilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (21), pp.15825-15840. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197, pp.306-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-15825-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350377v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vegetation control on seasonal variations in global atmospheric mercury concentrations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding mercury oxidation and air–snow exchange on the East Antarctic Plateau: a modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Obrist</w:t>
+                <w:t xml:space="preserve">Shaojie E Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Bieser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
+                <w:t xml:space="preserve">Noelle E Selin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0078-8⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (21), pp.15825-15840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-15825-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01882793v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Superstatistical Nature and Interoccurrence Time of Atmospheric Mercury Concentration Fluctuations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A vegetation control on seasonal variations in global atmospheric mercury concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Naccarato</w:t>
+                <w:t xml:space="preserve">Martin Jiskra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Deâ Simone</w:t>
+                <w:t xml:space="preserve">Daniel Obrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. N. Gencarelli</w:t>
+                <w:t xml:space="preserve">Johannes Bieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.764-774. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.244-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JD027384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0078-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03706514v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01882793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Atmospheric Transport Pathways to Antarctica and the Remote Southern Ocean Using Radon-222</w:t>
+                <w:t xml:space="preserve">The Superstatistical Nature and Interoccurrence Time of Atmospheric Mercury Concentration Fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott D Chambers</w:t>
+                <w:t xml:space="preserve">F. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Preunkert</w:t>
+                <w:t xml:space="preserve">A. G. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Weller</w:t>
+                <w:t xml:space="preserve">A. Naccarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Bum Hong</w:t>
+                <w:t xml:space="preserve">F. Deâ Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruhi S Humphries</w:t>
+                <w:t xml:space="preserve">C. N. Gencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.764-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JD027384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349815v1</w:t>
+                <w:t xml:space="preserve">insu-03706514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 60-year ice-core record of regional climate from Adélie Land, coastal Antarctica</w:t>
               </w:r>
@@ -5138,51 +5138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Preunkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5233,103 +5233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-year records of mercury wet deposition flux at GMOS sites in the Northern and Southern hemispheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Pirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.2689-2708. </w:t>
@@ -5380,90 +5380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-model study of mercury dispersion in the atmosphere: atmospheric processes and model evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Travnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Artaxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Bieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.5271-5295. </w:t>
@@ -5540,51 +5540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5629,606 +5629,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of isotopic composition for surface snow in East Antarctica and the links to climatic parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the atmospheric mercury cycling in central Antarctica and implications on a continental scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+                <w:t xml:space="preserve">Detlev Helmig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaëlle Landais</w:t>
+                <w:t xml:space="preserve">Philippe Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Stenni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kotaro Fukui</w:t>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-10-837-2016⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (13), pp.8249-8264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-8249-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388903v1</w:t>
+                <w:t xml:space="preserve">insu-01391379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
+                <w:t xml:space="preserve">Acquisition of isotopic composition for surface snow in East Antarctica and the links to climatic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco D 'Amore</w:t>
+                <w:t xml:space="preserve">Barbara Stenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Ryu Uemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.837-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-10-837-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836095v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year record of atmospheric mercury at Dumont d'Urville, East Antarctic coast: continental outflow and oceanic influences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iris Dion</w:t>
+                <w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sprovieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vogel</w:t>
+                <w:t xml:space="preserve">Francesco D 'Amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (13), pp.8265-8279. </w:t>
+              <w:t xml:space="preserve">, 2016, 16 (18), pp.11915 - 11935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-8265-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01391278v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the atmospheric mercury cycling in central Antarctica and implications on a continental scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-year record of atmospheric mercury at Dumont d'Urville, East Antarctic coast: continental outflow and oceanic influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (13), pp.8249-8264. </w:t>
+              <w:t xml:space="preserve">, 2016, 16 (13), pp.8265-8279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-8249-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-8265-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01391379v1</w:t>
+                <w:t xml:space="preserve">insu-01391278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of mercury concentrations measured at several sites in the Southern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Slemr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,51 +6344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne Selin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L Soerensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6558,295 +6558,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t>
+                <w:t xml:space="preserve">The recording of floods and earthquakes in Lake Chicho'j, Guatemala during the twentieth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Petersen</w:t>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Revel</w:t>
+                <w:t xml:space="preserve">Hans-Rudolf Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Crouzet</w:t>
+                <w:t xml:space="preserve">Albedo Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 15p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-014-9784-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00976088v1</w:t>
+                <w:t xml:space="preserve">hal-01062123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recording of floods and earthquakes in Lake Chicho'j, Guatemala during the twentieth century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Adatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Rudolf Pfeifer</w:t>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albedo Bettini</w:t>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15p. </w:t>
+              <w:t xml:space="preserve">, 2014, 51, pp. 343-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-014-9784-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10933-013-9759-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062123v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00976088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-year record of atmospheric mercury species at a background Southern Hemisphere station on Amsterdam Island</w:t>
               </w:r>
@@ -6962,90 +6962,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7096,51 +7096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7787,51 +7787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do climate models underestimate snow accumulation on the Antarctic plateau? A re-evaluation of/from in situ observations in East Wilkes and Victoria Lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7885,2046 +7885,2046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00420638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow melting bias in microwave mapping of Antarctic snow accumulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Magand</w:t>
+                <w:t xml:space="preserve">Influence of Oceanic Boundary Conditions in Simulations of Antarctic Climate and Surface Mass Balance Change during the Coming Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Picard</w:t>
+                <w:t xml:space="preserve">Bérangère Guicherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brucker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Genthon</w:t>
+                <w:t xml:space="preserve">Katia Ox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (5), pp.938 à 962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2007JCLI1690.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331155v1</w:t>
+                <w:t xml:space="preserve">insu-00378499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based measurements of spatial and temporal variability of snow accumulation in East Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snow melting bias in microwave mapping of Antarctic snow accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Eisen</w:t>
+                <w:t xml:space="preserve">G. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Frezzotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Genthon</w:t>
+                <w:t xml:space="preserve">L. Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Isaksson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Cryosphere Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.255-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00378349v1</w:t>
+                <w:t xml:space="preserve">hal-00331155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A promising location in Patagonia for paleoclimate and paleoenvironmental reconstructions revealed by a shallow firn core from Monte San Valentín (Northern Patagonia Icefield, Chile)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+                <w:t xml:space="preserve">Ground-based measurements of spatial and temporal variability of snow accumulation in East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Eisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine de Angelis</w:t>
+                <w:t xml:space="preserve">Massimo Frezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ginot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Isaksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gino Casassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JD009502⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (RG2001), 1 à 39 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006RG000218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00381108v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00378349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow melting bias in microwave mapping of Antarctic snow accumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A promising location in Patagonia for paleoclimate and paleoenvironmental reconstructions revealed by a shallow firn core from Monte San Valentín (Northern Patagonia Icefield, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brucker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gino Casassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 259 (2), pp.109 à 115. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D16118), 1 à 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-2-109-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007JD009502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00379666v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00381108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Oceanic Boundary Conditions in Simulations of Antarctic Climate and Surface Mass Balance Change during the Coming Century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+                <w:t xml:space="preserve">Snow melting bias in microwave mapping of Antarctic snow accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Guicherd</w:t>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Ox</w:t>
+                <w:t xml:space="preserve">Ludovic Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (5), pp.938 à 962. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 259 (2), pp.109 à 115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2007JCLI1690.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-2-109-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00378499v1</w:t>
+                <w:t xml:space="preserve">insu-00379666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated antarctic precipitation and surface mass balance of the end of the 20th and 21st centuries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Magand</w:t>
+                <w:t xml:space="preserve">Recent clastic sedimentation processes in Lake Puyehue (Chilean Lake District, 40.5°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Simmonds</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Genthon</w:t>
+                <w:t xml:space="preserve">Etienne Juvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandor Mulsow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-006-0177-x⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 201 (3-4), pp.365 à 385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184741v1</w:t>
+                <w:t xml:space="preserve">insu-00375901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing recent environmental changes from proglacial lake sediments in the Western Alps (Lake Blanc Huez, 2543 m a.s.l., Grandes Rousses Massif, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response on the comment from Ribeiro Guevara and Arribere on the article ‘Radionuclide dating (Pb-210, Cs-137, Am-241) of recent lake sediments in a highly geodynamic setting (Lakes Puyehue and Icalma–Chilean Lake District)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.312 à 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.05.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00345535v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00377171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An up-to-date quality-controlled surface mass balance data set for the 90°–180°E Antarctica sector and 1950–2005 period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Simulated antarctic precipitation and surface mass balance of the end of the 20th and 21st centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Simmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Genthon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112 (D12106), 1 à 13 p. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.215-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JD007691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-006-0177-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00377178v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-altitude varve records of abrupt environmental changes and mining activity over the last 4000 years in the Western French Alps (Lake Bramant, Grandes Rousses Massif)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing recent environmental changes from proglacial lake sediments in the Western Alps (Lake Blanc Huez, 2543 m a.s.l., Grandes Rousses Massif, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume St-Onge</w:t>
+                <w:t xml:space="preserve">X. Fain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio S. Anselmetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">L. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (19-21), pp.2644-2660. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 252 (3-4), pp.586 à 600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195460v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00345535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent clastic sedimentation processes in Lake Puyehue (Chilean Lake District, 40.5°S)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">An up-to-date quality-controlled surface mass balance data set for the 90°–180°E Antarctica sector and 1950–2005 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Juvigné</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Christian Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (D12106), 1 à 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JD007691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00375901v1</w:t>
+                <w:t xml:space="preserve">insu-00377178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response on the comment from Ribeiro Guevara and Arribere on the article ‘Radionuclide dating (Pb-210, Cs-137, Am-241) of recent lake sediments in a highly geodynamic setting (Lakes Puyehue and Icalma–Chilean Lake District)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">High-altitude varve records of abrupt environmental changes and mining activity over the last 4000 years in the Western French Alps (Lake Bramant, Grandes Rousses Massif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume St-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio S. Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.312 à 314. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (19-21), pp.2644-2660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00377171v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ^7Be and ^(210)Pb air concentrations in Ny-Alesund, Svalbard: CHIMERPOL II project, preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bacterial characterization of the snow cover at Spitzberg, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Faïn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (2), pp.255 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00198.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00381628v1</w:t>
+                <w:t xml:space="preserve">insu-00375431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast depletion of gaseous elemental mercury in the Kongsvegen Glacier snowpack in Svalbard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">The study of the mercury cycle in polar regions: An international study in Ny-Alesund, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrine Aspmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Temme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (Special issue), pp.168 à 184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00375463v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00381216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial characterization of the snow cover at Spitzberg, Svalbard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Analysis of ^7Be and ^(210)Pb air concentrations in Ny-Alesund, Svalbard: CHIMERPOL II project, preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faïn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (Special issue), pp.96 à 115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00375431v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00381628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of the mercury cycle in polar regions: An international study in Ny-Alesund, Svalbard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Fast depletion of gaseous elemental mercury in the Kongsvegen Glacier snowpack in Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrine Aspmo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude F. Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (L06826), 1 à 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL025223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00381216v1</w:t>
+                <w:t xml:space="preserve">insu-00375463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radionuclide dating (210Pb, 137Cs, 241Am) of recent lake sediments in a highly active geodynamic setting (Lakes Puyehue and Icalma—Chilean Lake District)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10007,587 +10007,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00375214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of biogenic sulphur compounds (MSA, nssSO42−) in the northern Victoria Land-Dome C-Wilkes Land area, East Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the origin of atmospheric mercury depletion events recorded in Ny-Ålesund, Svalbard, spring 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Becagli</w:t>
+                <w:t xml:space="preserve">Karine Aspmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Temme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Proposito</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Alexandra Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/172756405781813384⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (39), pp.7620 à 7632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00373739v1</w:t>
+                <w:t xml:space="preserve">insu-00374343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-spray deposition in Antarctic coastal and plateau areas from ITASE traverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Benassai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Becagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Gragnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Proposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (1), pp.32 à 40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3189/172756405781813285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00373752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow-to-air exchanges of mercury in an Arctic seasonal snow pack in Ny-Ålesund, Svalbard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
+                <w:t xml:space="preserve">Spatial distribution of biogenic sulphur compounds (MSA, nssSO42−) in the northern Victoria Land-Dome C-Wilkes Land area, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Becagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Aspmo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Marco Proposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Benassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gragnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.06.058⟩</w:t>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (1), pp.23 à 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/172756405781813384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00374229v1</w:t>
+                <w:t xml:space="preserve">insu-00373739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the origin of atmospheric mercury depletion events recorded in Ny-Ålesund, Svalbard, spring 2003</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Snow-to-air exchanges of mercury in an Arctic seasonal snow pack in Ny-Ålesund, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Aspmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39 (39), pp.7620 à 7632. </w:t>
+              <w:t xml:space="preserve">, 2005, 39 (39), pp.7633 à 7645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00374343v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00374229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10605,103 +10605,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment archive of lake vens (sw european alps, france) as a record of large magnitude earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
@@ -10782,51 +10782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Lopez-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
@@ -10855,51 +10855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing extreme flood events from high altitude lake sediment records : methodological issues and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10980,51 +10980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique actuel à l'origine d'une intensification des crues torrentielles en montagne. Enregistrement sédimentaire du lac Blanc (Belledonne, Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11233,277 +11233,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00395235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Holocene glacier fluctuations, environmental changes and mining activities in high-proglacial lake sediments of the Western French Alps (Grandes Rousses Massif)</w:t>
+                <w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyard</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goutaland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Limnogeology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Spain. pp.44</w:t>
+              <w:t xml:space="preserve">, 2007, Spain. pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195590v1</w:t>
+                <w:t xml:space="preserve">hal-00195539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t>
+                <w:t xml:space="preserve">Tracking Holocene glacier fluctuations, environmental changes and mining activities in high-proglacial lake sediments of the Western French Alps (Grandes Rousses Massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Limnogeology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Spain. pp.197</w:t>
+              <w:t xml:space="preserve">, 2007, Spain. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195539v1</w:t>
+                <w:t xml:space="preserve">hal-00195590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t>
               </w:r>
@@ -11653,64 +11653,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on the Arctic Research and Seventh Ny-Alesund Scientific Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Tokyo, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11854,845 +11854,1002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue, Chilean Lake District, SW Andes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Urrutia</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115623v1</w:t>
+                <w:t xml:space="preserve">hal-00144374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue (Chilean lake district , SW Andes) : First results and implications for climate variability reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Limnogeology Congress (ILIC3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Tucson ; Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue (Chilean Lake District, SW Andes): First results and implications for climate variability reconstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue, Chilean Lake District, SW Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Batist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGBP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Punta Arenas, Chile</w:t>
+              <w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115694v1</w:t>
+                <w:t xml:space="preserve">hal-00115623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene sedimentation in Icalma and Puyehue Lakes (Southern Chile): Instantaneous vs continuous</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Ramirez</w:t>
+                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue (Chilean Lake District, SW Andes): First results and implications for climate variability reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Batist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Congresso Geologico Chileno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">IGBP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Punta Arenas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115704v1</w:t>
+                <w:t xml:space="preserve">hal-00115694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+                <w:t xml:space="preserve">Holocene sedimentation in Icalma and Puyehue Lakes (Southern Chile): Instantaneous vs continuous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t>
+              <w:t xml:space="preserve">X Congresso Geologico Chileno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144374v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOSCAN-FR : Surveillance moléculaire de la biodiversité terrestre en France hexagonale et outre mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lapegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miharisoa Mirana Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stamenoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles OZCAR 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, La Baule, France. , 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Amory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling present and future plastics dispersal in the global environment and recommendations for cleanup scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12717,51 +12874,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Henar Margenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12771,114 +12928,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de Masse de Surface Antarctique : Techniques de mesure et analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00374371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId460"/>
+      <w:footerReference w:type="default" r:id="rId464"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13025,51 +13182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouqing Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fange Yue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicong Zhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67864-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boulanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stam&#233;noff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1704158" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Sexauer Gustin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Dunham-Cheatham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;amore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Angiuli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125104" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02740-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Allen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Choma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166184" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037485v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tassone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Naccarato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Amico" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e14608" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ea00119e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M. Koenig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Moreno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036283" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Akers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Servettaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31855-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15637-2022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Maximilian Koenig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3447-2021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Evan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmine Akter Simu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tachibana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17017-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Turetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Maffezzoli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118634" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ebinghaus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Slemr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynwill Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Labuschagne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thumeka Mkololo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-7683-2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02910116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella-Maria Duplissy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tabakova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Altst&#228;dter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8551-2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389077v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F Schaller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Tuckwell" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-3383-2019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scarchilli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.180" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJX5QN17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie E Song" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15825-2018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882793v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obrist" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0078-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bruno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naccarato" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#226; Simone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Gencarelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027384" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349815v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Chambers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Weller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Bum Hong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi S Humphries" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00190" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentia Goursaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fily" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/TC-11-343-2017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706528v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2689-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706526v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Travnikov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5271-2017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2017.05.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Uemura" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Fukui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-837-2016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391278v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8265-2016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391379v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8249-2016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slemr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommergue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Magand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3125-2015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Song." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Selin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Soerensen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Artz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7103-2015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324850v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaratti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062123v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9784-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11461-2014" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844094v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fily" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-1345-2012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458881v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baroni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefebvre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.023" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7KLVP2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420638v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769735" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331155v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brucker" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378349v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Frezzotti" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Isaksson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RG000218" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381108v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009502" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379666v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brucker" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2-109-2008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378499v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Guicherd" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ox" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JCLI1690.1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345535v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.015" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8F5VBZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377178v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genthon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007691" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK32FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375901v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.07.006" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0W1W1C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377171v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.022" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPC3D109-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375463v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F. Boutron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025223" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375214v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.08.013" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBNX47D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373739v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Proposito" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benassai" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gragnani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813384" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373752v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813285" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374229v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aspmo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.058" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NVMPS3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374343v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steffen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.08.010" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLX1K9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866998v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mendoza" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez-Granados" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751343v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395235v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Onge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1027" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195590v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141054v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115623v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urrutia" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115620v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115694v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115704v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vargas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374371v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stam&#233;noff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1704158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouqing Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fange Yue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicong Zhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67864-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Sexauer Gustin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Dunham-Cheatham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;amore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Angiuli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02740-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Allen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Choma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166184" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037485v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tassone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Naccarato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Amico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e14608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M. Koenig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036283" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ea00119e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Akers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Servettaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31855-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15637-2022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Maximilian Koenig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3447-2021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Evan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmine Akter Simu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tachibana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17017-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Turetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Maffezzoli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118634" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ebinghaus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Slemr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynwill Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Labuschagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thumeka Mkololo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-7683-2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02910116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella-Maria Duplissy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tabakova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Altst&#228;dter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8551-2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389077v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F Schaller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Tuckwell" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-3383-2019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349815v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Chambers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Weller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Bum Hong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi S Humphries" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00190" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scarchilli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.180" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJX5QN17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie E Song" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15825-2018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882793v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obrist" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0078-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bruno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naccarato" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#226; Simone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Gencarelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027384" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentia Goursaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fily" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/TC-11-343-2017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706528v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2689-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706526v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Travnikov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5271-2017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2017.05.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8249-2016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Uemura" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Fukui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-837-2016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8265-2016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slemr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommergue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Magand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3125-2015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Song." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Selin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Soerensen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Artz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7103-2015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324850v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaratti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062123v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9784-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11461-2014" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844094v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fily" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-1345-2012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458881v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baroni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefebvre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.023" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7KLVP2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420638v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769735" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378499v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Guicherd" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ox" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JCLI1690.1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brucker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378349v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Frezzotti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Isaksson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RG000218" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381108v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009502" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379666v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brucker" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2-109-2008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375901v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.07.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0W1W1C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPC3D109-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.015" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8F5VBZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377178v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genthon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007691" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195460v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.007" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK32FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375463v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F. Boutron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025223" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375214v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.08.013" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBNX47D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374343v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aspmo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steffen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.08.010" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLX1K9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373752v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benassai" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gragnani" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Proposito" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813285" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373739v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813384" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374229v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.058" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NVMPS3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866998v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mendoza" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez-Granados" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751343v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395235v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Onge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1027" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195590v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141054v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115620v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urrutia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115623v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115694v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115704v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vargas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374371v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>