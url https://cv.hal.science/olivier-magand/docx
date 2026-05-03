--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -97,195 +97,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and volatile organic compounds characterization (isoprene, monoterpene and BTEX) in a tropical-oceanic environment in Reunion island (Indian ocean, south hemisphere)</w:t>
+                <w:t xml:space="preserve">Multiproxy analyses of multiple shallow firn cores from coastal Adélie Land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Titouan Tcheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Boulanger</w:t>
+                <w:t xml:space="preserve">Elise Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Staménoff</w:t>
+                <w:t xml:space="preserve">Christophe Leroy-dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali David</w:t>
+                <w:t xml:space="preserve">Frédéric Parrenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hernandez</w:t>
+                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.1704158. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (3), pp.1599-1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2025.1704158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-20-1599-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442132v1</w:t>
+                <w:t xml:space="preserve">hal-05583076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t>
               </w:r>
@@ -533,6186 +533,6194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt excursions in water vapor isotopic variability at the Pointe Benedicte observatory on Amsterdam Island</w:t>
+                <w:t xml:space="preserve">Monitoring and volatile organic compounds characterization (isoprene, monoterpene and BTEX) in a tropical-oceanic environment in Reunion island (Indian ocean, south hemisphere)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaelle Landais</w:t>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Agosta</w:t>
+                <w:t xml:space="preserve">Patricia Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Vimeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Pierre Staménoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Solis</w:t>
+                <w:t xml:space="preserve">Magali David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-4611-2024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1704158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2025.1704158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573105v1</w:t>
+                <w:t xml:space="preserve">hal-05442132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the utility of measuring gaseous HgII dry deposition using Aerohead samplers?: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abrupt excursions in water vapor isotopic variability at the Pointe Benedicte observatory on Amsterdam Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Osterwalder</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cécile Agosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167895⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (8), pp.4611 - 4634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-4611-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377431v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the utility of measuring gaseous HgII dry deposition using Aerohead samplers?: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Brugere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mae Sexauer Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Osterwalder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1372931⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 907, pp.167895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578994v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and trends of atmospheric mercury in the GMOS network: Insights based on a decade of measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco D’amore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Angiuli</w:t>
+                <w:t xml:space="preserve">Etienne Brugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bertrand</w:t>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125104⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1372931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776658v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAP-IO: an atmospheric and marine observatory program on board Marion Dufresne over the Southern Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns and trends of atmospheric mercury in the GMOS network: Insights based on a decade of measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel van Baelen</w:t>
+                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bosser</w:t>
+                <w:t xml:space="preserve">Francesco D’amore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Brioude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Lorenzo Angiuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-3821-2024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 363, pp.125104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679599v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury in the free troposphere and bidirectional atmosphere–vegetation exchanges – insights from Maïdo mountain observatory in the Southern Hemisphere tropics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAP-IO: an atmospheric and marine observatory program on board Marion Dufresne over the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Verreyken</w:t>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Brioude</w:t>
+                <w:t xml:space="preserve">Joel van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crist Amelynck</w:t>
+                <w:t xml:space="preserve">Pierre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-1309-2023⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), pp.3821-3849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-3821-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03969022v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed in-plume gaseous elemental mercury depletion suggests significant mercury scavenging by volcanic aerosols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">Observations of the chemistry and concentrations of reactive Hg at locations with different ambient air chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mae Sexauer Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Di Muro</w:t>
+                <w:t xml:space="preserve">Natalie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
+                <w:t xml:space="preserve">Nicole Choma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3EA00063J⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 904, pp.166184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183241v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over a decade of atmospheric mercury monitoring at Amsterdam Island in the French Southern and Antarctic Lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-023-02740-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the chemistry and concentrations of reactive Hg at locations with different ambient air chemistry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observed in-plume gaseous elemental mercury depletion suggests significant mercury scavenging by volcanic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Choma</w:t>
+                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Johnson</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166184⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.1418-1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3EA00063J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349849v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven-year monitoring of mercury in wet precipitation and atmosphere at the Amsterdam Island GMOS station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Naccarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (3), pp.e14608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e14608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Interhemispheric Mercury Exchange in the Pacific Ocean Upper Troposphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mercury in the free troposphere and bidirectional atmosphere–vegetation exchanges – insights from Maïdo mountain observatory in the Southern Hemisphere tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Andrade</w:t>
+                <w:t xml:space="preserve">Bert Verreyken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Moreno</w:t>
+                <w:t xml:space="preserve">Jerome Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crist Amelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JD036283⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.1309 - 1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-1309-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03706371v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the limits of sampling gaseous elemental mercury passively in the remote atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2ea00119e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mass budget and box model of global plastics cycling, degradation and dispersal in the land-ocean-atmosphere system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for Interhemispheric Mercury Exchange in the Pacific Ocean Upper Troposphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oskar Hagelskjær</w:t>
+                <w:t xml:space="preserve">Alkuin M. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henar Margenat</w:t>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microplastics and Nanoplastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43591-022-00048-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JD036283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935914v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03706371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunlight-driven nitrate loss records Antarctic surface mass balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Akers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Savarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Servettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.4274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-31855-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury isotope evidence for Arctic summertime re-emission of mercury from the cryosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Osterwalder</w:t>
+                <w:t xml:space="preserve">A mass budget and box model of global plastics cycling, degradation and dispersal in the land-ocean-atmosphere system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Szponar</w:t>
+                <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenica Lee</w:t>
+                <w:t xml:space="preserve">Oskar Hagelskjær</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia V Petrova</w:t>
+                <w:t xml:space="preserve">Henar Margenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.4956. </w:t>
+              <w:t xml:space="preserve">Microplastics and Nanoplastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32440-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43591-022-00048-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761752v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolytic modification of seasonal nitrate isotope cycles in East Antarctica</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mercury isotope evidence for Arctic summertime re-emission of mercury from the cryosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Osterwalder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Szponar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia V Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-15637-2022⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.4956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32440-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418360v1</w:t>
+                <w:t xml:space="preserve">hal-03761752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal patterns of atmospheric mercury in tropical South America as inferred by a continuous total gaseous mercury record at Chacaltaya station (5240 m) in Bolivia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Photolytic modification of seasonal nitrate isotope cycles in East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Akers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Savarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (58), pp.3447 - 3472. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-3447-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 22 (24), pp.15637-15657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-15637-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184369v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of water-soluble organic aerosols at the Maïdo high-altitude observatory, Réunion Island, in the tropical Indian Ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal patterns of atmospheric mercury in tropical South America as inferred by a continuous total gaseous mercury record at Chacaltaya station (5240 m) in Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eri Tachibana</w:t>
+                <w:t xml:space="preserve">Alkuin Maximilian Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Finkenzeller</w:t>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (22), pp.17017-17029. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (58), pp.3447 - 3472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-17017-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-3447-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448069v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury in precipitated and surface snow at Dome C and a first estimate of mercury depositional fluxes during the Austral summer on the high Antarctic plateau</w:t>
+                <w:t xml:space="preserve">Origin of water-soluble organic aerosols at the Maïdo high-altitude observatory, Réunion Island, in the tropical Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Rl. Cairns</w:t>
+                <w:t xml:space="preserve">Stephanie Evan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Turetta</w:t>
+                <w:t xml:space="preserve">Sharmine Akter Simu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niccolò Maffezzoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t>
+                <w:t xml:space="preserve">Eri Tachibana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Finkenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118634⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (22), pp.17017-17029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-17017-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03706450v1</w:t>
+                <w:t xml:space="preserve">hal-03448069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury in precipitated and surface snow at Dome C and a first estimate of mercury depositional fluxes during the Austral summer on the high Antarctic plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Thollot</w:t>
+                <w:t xml:space="preserve">Warren Rl. Cairns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Clara Turetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Maffezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080244v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03706450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of legacy and emerging organic contaminants in snow at Dome C in the Antarctic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric mercury in the Southern Hemisphere – Part 1: Trend and inter-annual variations in atmospheric mercury at Cape Point, South Africa, in 2007–2017, and on Amsterdam Island in 2012–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alban Thollot</w:t>
+                <w:t xml:space="preserve">Franz Slemr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
+                <w:t xml:space="preserve">Lynwill Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casper Labuschagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thumeka Mkololo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140200⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (13), pp.7683-7692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-7683-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377435v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric mercury in the Southern Hemisphere – Part 1: Trend and inter-annual variations in atmospheric mercury at Cape Point, South Africa, in 2007–2017, and on Amsterdam Island in 2012–2017</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thumeka Mkololo</w:t>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Angot</w:t>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-7683-2020⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, pp.137129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897103v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Occurrence of legacy and emerging organic contaminants in snow at Dome C in the Antarctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyong Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 716, pp.137129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 741, pp.140200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481717v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial functional signature in the atmospheric boundary layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-6081-2020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079607v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview: Integrative and Comprehensive Understanding on Polar Environments (iCUPE) – concept and initial results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ksenia Tabakova</w:t>
+                <w:t xml:space="preserve">Microbial functional signature in the atmospheric boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Schmale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Altstädter</w:t>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-8551-2020⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (23), pp.6081-6095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-6081-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02910116v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview: Integrative and Comprehensive Understanding on Polar Environments (iCUPE) – concept and initial results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuukka Petäjä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Crouzet</w:t>
+                <w:t xml:space="preserve">Ella-Maria Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wilhelm</w:t>
+                <w:t xml:space="preserve">Ksenia Tabakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sabatier</w:t>
+                <w:t xml:space="preserve">Julia Schmale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+                <w:t xml:space="preserve">Barbara Altstädter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (14), pp.8551-8592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-8551-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448290v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02910116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-tracer study of gas trapping in an East Antarctic ice core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Fourteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Fourteau</w:t>
+                <w:t xml:space="preserve">Patricia Martinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Martinerie</w:t>
+                <w:t xml:space="preserve">Xavier Fain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Fain</w:t>
+                <w:t xml:space="preserve">Christoph F Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca J Tuckwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (12), pp.3383-3403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/tc-13-3383-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Atmospheric Transport Pathways to Antarctica and the Remote Southern Ocean Using Radon-222</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott D Chambers</w:t>
+                <w:t xml:space="preserve">B. Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Preunkert</w:t>
+                <w:t xml:space="preserve">P. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Weller</w:t>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Bum Hong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruhi S Humphries</w:t>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.259-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349815v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback mechanisms between snow and atmospheric mercury: Results and observations from field campaigns on the Antarctic plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Spolaor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">Marco Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Scarchilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 197, pp.306-317. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.180⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding mercury oxidation and air–snow exchange on the East Antarctic Plateau: a modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaojie E Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaojie E Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">Noelle E Selin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelle E Selin</w:t>
+                <w:t xml:space="preserve">Hubert Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (21), pp.15825-15840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-18-15825-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vegetation control on seasonal variations in global atmospheric mercury concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jiskra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jiskra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+                <w:t xml:space="preserve">Daniel Obrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Obrist</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johannes Bieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (4), pp.244-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41561-018-0078-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01882793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Superstatistical Nature and Interoccurrence Time of Atmospheric Mercury Concentration Fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carbone</w:t>
+                <w:t xml:space="preserve">A. G. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. G. Bruno</w:t>
+                <w:t xml:space="preserve">A. Naccarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Naccarato</w:t>
+                <w:t xml:space="preserve">F. Deâ Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. N. Gencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.764-774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017JD027384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60-year ice-core record of regional climate from Adélie Land, coastal Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing Atmospheric Transport Pathways to Antarctica and the Remote Southern Ocean Using Radon-222</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott D Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentia Goursaud</w:t>
+                <w:t xml:space="preserve">Susanne Preunkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+                <w:t xml:space="preserve">Rolf Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susanne Preunkert</w:t>
+                <w:t xml:space="preserve">Sang-Bum Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fily</w:t>
+                <w:t xml:space="preserve">Ruhi S Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.343-362. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/TC-11-343-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104001v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-year records of mercury wet deposition flux at GMOS sites in the Northern and Southern hemispheres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 60-year ice-core record of regional climate from Adélie Land, coastal Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Pirrone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
+                <w:t xml:space="preserve">Sentia Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Amore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Angot</w:t>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Preunkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-2689-2017⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.343-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/TC-11-343-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03706528v1</w:t>
+                <w:t xml:space="preserve">hal-03104001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model study of mercury dispersion in the atmosphere: atmospheric processes and model evaluation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Five-year records of mercury wet deposition flux at GMOS sites in the Northern and Southern hemispheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sprovieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Bieser</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Amore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, pp.5271-5295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-5271-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17, pp.2689-2708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-2689-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03706526v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03706528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface studies of water isotopes in Antarctica for quantitative interpretation of deep ice core data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-model study of mercury dispersion in the atmosphere: atmospheric processes and model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+                <w:t xml:space="preserve">Oleg Travnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Artaxo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Bieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.CRTE.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.5271-5295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-5271-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105281v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03706526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the atmospheric mercury cycling in central Antarctica and implications on a continental scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Surface studies of water isotopes in Antarctica for quantitative interpretation of deep ice core data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boris Quennehen</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-8249-2016⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 349 (4), pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CRTE.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01391379v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of isotopic composition for surface snow in East Antarctica and the links to climatic parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+                <w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sprovieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaëlle Landais</w:t>
+                <w:t xml:space="preserve">Francesco D 'Amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Stenni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kotaro Fukui</w:t>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-10-837-2016⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (18), pp.11915 - 11935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388903v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
+                <w:t xml:space="preserve">Acquisition of isotopic composition for surface snow in East Antarctica and the links to climatic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco D 'Amore</w:t>
+                <w:t xml:space="preserve">Barbara Stenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Ryu Uemura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kotaro Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.837-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-10-837-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836095v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year record of atmospheric mercury at Dumont d'Urville, East Antarctic coast: continental outflow and oceanic influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (13), pp.8265-8279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-16-8265-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01391278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mercury concentrations measured at several sites in the Southern Hemisphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the atmospheric mercury cycling in central Antarctica and implications on a continental scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dommergue</w:t>
+                <w:t xml:space="preserve">Detlev Helmig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Magand</w:t>
+                <w:t xml:space="preserve">Philippe Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Barret</w:t>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15, pp.3125 - 3133. </w:t>
+              <w:t xml:space="preserve">, 2016, 16 (13), pp.8249-8264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-3125-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-8249-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382890v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01391379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down constraints on atmospheric mercury emissions and implications for global biogeochemical cycling</w:t>
+                <w:t xml:space="preserve">Comparison of mercury concentrations measured at several sites in the Southern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Song.</w:t>
+                <w:t xml:space="preserve">F Slemr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ne Selin</w:t>
+                <w:t xml:space="preserve">A Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L Soerensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">O Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Artz</w:t>
+                <w:t xml:space="preserve">M Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (12), pp.7103-7125. </w:t>
+              <w:t xml:space="preserve">, 2015, 15, pp.3125 - 3133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-7103-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-3125-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01203657v1</w:t>
+                <w:t xml:space="preserve">hal-04382890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puesta en marcha de una nueva estación de monitoreo climático en los andes centrales de Bolivia: la estación Gaw/Chacaltaya</w:t>
+                <w:t xml:space="preserve">Top-down constraints on atmospheric mercury emissions and implications for global biogeochemical cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Andrade</w:t>
+                <w:t xml:space="preserve">S Song.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zaratti</w:t>
+                <w:t xml:space="preserve">Ne Selin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Forno</w:t>
+                <w:t xml:space="preserve">A.L Soerensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gutiérrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Moreno</w:t>
+                <w:t xml:space="preserve">R Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Boliviana de Física</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (12), pp.7103-7125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-7103-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324850v1</w:t>
+                <w:t xml:space="preserve">insu-01203657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recording of floods and earthquakes in Lake Chicho'j, Guatemala during the twentieth century</w:t>
+                <w:t xml:space="preserve">Puesta en marcha de una nueva estación de monitoreo climático en los andes centrales de Bolivia: la estación Gaw/Chacaltaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">M. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Adatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">F. Zaratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Rudolf Pfeifer</w:t>
+                <w:t xml:space="preserve">R. Forno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albedo Bettini</w:t>
+                <w:t xml:space="preserve">R. Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Boliviana de Física</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (26), pp.6-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062123v1</w:t>
+                <w:t xml:space="preserve">hal-03324850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediments of Lake Vens (SW European Alps, France) record large-magnitude earthquake events</w:t>
               </w:r>
@@ -6826,2053 +6834,2072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00976088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2-year record of atmospheric mercury species at a background Southern Hemisphere station on Amsterdam Island</w:t>
+                <w:t xml:space="preserve">The recording of floods and earthquakes in Lake Chicho'j, Guatemala during the twentieth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Angot</w:t>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barret</w:t>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Magand</w:t>
+                <w:t xml:space="preserve">Hans-Rudolf Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ramonet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albedo Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-11461-2014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-014-9784-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116021v1</w:t>
+                <w:t xml:space="preserve">hal-01062123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+                <w:t xml:space="preserve">A 2-year record of atmospheric mercury species at a background Southern Hemisphere station on Amsterdam Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">M. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Ramonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (20), pp.11461-11473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-11461-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00799655v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t>
+                <w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaya Legaz</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00653728v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00799655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow accumulation variability derived from radar and firn core data along a 600 km transect in Adelie Land, East Antarctic plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Verfaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.1345- 1358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/tc-6-1345-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00844094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic and solar activity, and atmospheric circulation influences on cosmogenic 10Be fallout at Vostok and Concordia (Antarctica) over the last 60years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Baroni</w:t>
+                <w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bard</w:t>
+                <w:t xml:space="preserve">Dirk Enters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Magand</w:t>
+                <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bourles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amaya Legaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 75 (22), pp.7132-7145. </w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113, p.563-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458881v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00653728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation and suspended sediment transport in a coral reef lagoon: The south-west lagoon of New Caledonia</w:t>
+                <w:t xml:space="preserve">Volcanic and solar activity, and atmospheric circulation influences on cosmogenic 10Be fallout at Vostok and Concordia (Antarctica) over the last 60years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ouillon</w:t>
+                <w:t xml:space="preserve">M. Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Douillet</w:t>
+                <w:t xml:space="preserve">E. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Lefebvre</w:t>
+                <w:t xml:space="preserve">J.-R. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Gendre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.023⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (22), pp.7132-7145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00562256v1</w:t>
+                <w:t xml:space="preserve">hal-01458881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulation and suspended sediment transport in a coral reef lagoon: The south-west lagoon of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">J.P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">R. Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rolland-Revel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Magand</w:t>
+                <w:t xml:space="preserve">A. Jouon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (7-12), pp.269-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00496389v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00562256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do climate models underestimate snow accumulation on the Antarctic plateau? A re-evaluation of/from in situ observations in East Wilkes and Victoria Lands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland-Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/172756409787769735⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00420638v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00496389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Oceanic Boundary Conditions in Simulations of Antarctic Climate and Surface Mass Balance Change during the Coming Century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Do climate models underestimate snow accumulation on the Antarctic plateau? A re-evaluation of/from in situ observations in East Wilkes and Victoria Lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2007JCLI1690.1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (50), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/172756409787769735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00378499v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00420638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow melting bias in microwave mapping of Antarctic snow accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (2), pp.255-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground-based measurements of spatial and temporal variability of snow accumulation in East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Eisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Frezzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Isaksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (RG2001), 1 à 39 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006RG000218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00378349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A promising location in Patagonia for paleoclimate and paleoenvironmental reconstructions revealed by a shallow firn core from Monte San Valentín (Northern Patagonia Icefield, Chile)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Snow melting bias in microwave mapping of Antarctic snow accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gino Casassa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JD009502⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 259 (2), pp.109 à 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-2-109-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00381108v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00379666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow melting bias in microwave mapping of Antarctic snow accumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A promising location in Patagonia for paleoclimate and paleoenvironmental reconstructions revealed by a shallow firn core from Monte San Valentín (Northern Patagonia Icefield, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gino Casassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-2-109-2008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D16118), 1 à 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007JD009502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00379666v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00381108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent clastic sedimentation processes in Lake Puyehue (Chilean Lake District, 40.5°S)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandor Mulsow</w:t>
+                <w:t xml:space="preserve">Influence of Oceanic Boundary Conditions in Simulations of Antarctic Climate and Surface Mass Balance Change during the Coming Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bérangère Guicherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Ox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (5), pp.938 à 962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2007JCLI1690.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00375901v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00378499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response on the comment from Ribeiro Guevara and Arribere on the article ‘Radionuclide dating (Pb-210, Cs-137, Am-241) of recent lake sediments in a highly geodynamic setting (Lakes Puyehue and Icalma–Chilean Lake District)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An up-to-date quality-controlled surface mass balance data set for the 90°–180°E Antarctica sector and 1950–2005 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.05.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (D12106), 1 à 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JD007691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00377171v1</w:t>
+                <w:t xml:space="preserve">insu-00377178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated antarctic precipitation and surface mass balance of the end of the 20th and 21st centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Simmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8931,103 +8958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing recent environmental changes from proglacial lake sediments in the Western Alps (Lake Blanc Huez, 2543 m a.s.l., Grandes Rousses Massif, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 252 (3-4), pp.586 à 600. </w:t>
@@ -9071,1571 +9098,1686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00345535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An up-to-date quality-controlled surface mass balance data set for the 90°–180°E Antarctica sector and 1950–2005 period</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-altitude varve records of abrupt environmental changes and mining activity over the last 4000 years in the Western French Alps (Lake Bramant, Grandes Rousses Massif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Genthon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Picard</w:t>
+                <w:t xml:space="preserve">Hervé Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume St-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio S. Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006JD007691⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (19-21), pp.2644-2660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00377178v1</w:t>
+                <w:t xml:space="preserve">hal-00195460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-altitude varve records of abrupt environmental changes and mining activity over the last 4000 years in the Western French Alps (Lake Bramant, Grandes Rousses Massif)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Response on the comment from Ribeiro Guevara and Arribere on the article ‘Radionuclide dating (Pb-210, Cs-137, Am-241) of recent lake sediments in a highly geodynamic setting (Lakes Puyehue and Icalma–Chilean Lake District)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (19-21), pp.2644-2660. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.312 à 314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195460v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00377171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial characterization of the snow cover at Spitzberg, Svalbard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+                <w:t xml:space="preserve">Recent clastic sedimentation processes in Lake Puyehue (Chilean Lake District, 40.5°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Hennebelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etienne Juvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor Mulsow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 59 (2), pp.255 - 264. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 201 (3-4), pp.365 à 385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00198.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00375431v1</w:t>
+                <w:t xml:space="preserve">insu-00375901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of the mercury cycle in polar regions: An international study in Ny-Alesund, Svalbard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Analysis of ^7Be and ^(210)Pb air concentrations in Ny-Alesund, Svalbard: CHIMERPOL II project, preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katrine Aspmo</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Temme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Faïn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 59 (Special issue), pp.168 à 184</w:t>
+              <w:t xml:space="preserve">, 2006, 59 (Special issue), pp.96 à 115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00381216v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00381628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of ^7Be and ^(210)Pb air concentrations in Ny-Alesund, Svalbard: CHIMERPOL II project, preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fast depletion of gaseous elemental mercury in the Kongsvegen Glacier snowpack in Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Faïn</w:t>
+                <w:t xml:space="preserve">Claude F. Boutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (L06826), 1 à 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL025223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00381628v1</w:t>
+                <w:t xml:space="preserve">insu-00375463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast depletion of gaseous elemental mercury in the Kongsvegen Glacier snowpack in Svalbard</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bacterial characterization of the snow cover at Spitzberg, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GL025223⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (2), pp.255 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00198.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00375463v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00375431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radionuclide dating (210Pb, 137Cs, 241Am) of recent lake sediments in a highly active geodynamic setting (Lakes Puyehue and Icalma—Chilean Lake District)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The study of the mercury cycle in polar regions: An international study in Ny-Alesund, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boës</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrine Aspmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Temme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59 (Special issue), pp.168 à 184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.08.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00375214v1</w:t>
+                <w:t xml:space="preserve">insu-00381216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the origin of atmospheric mercury depletion events recorded in Ny-Ålesund, Svalbard, spring 2003</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Temme</w:t>
+                <w:t xml:space="preserve">Radionuclide dating (210Pb, 137Cs, 241Am) of recent lake sediments in a highly active geodynamic setting (Lakes Puyehue and Icalma—Chilean Lake District)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Steffen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+                <w:t xml:space="preserve">S. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.08.010⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 336 (2-3), pp.837 à 850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00374343v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00375214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-spray deposition in Antarctic coastal and plateau areas from ITASE traverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Benassai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Becagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Gragnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Proposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (1), pp.32 à 40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3189/172756405781813285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00373752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of biogenic sulphur compounds (MSA, nssSO42−) in the northern Victoria Land-Dome C-Wilkes Land area, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Becagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Proposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Becagli</w:t>
+                <w:t xml:space="preserve">Silvia Benassai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Proposito</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roberto Gragnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (1), pp.23 à 31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/172756405781813384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00373739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow-to-air exchanges of mercury in an Arctic seasonal snow pack in Ny-Ålesund, Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Aspmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (39), pp.7633 à 7645. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.06.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.06.058⟩</w:t>
+                <w:t xml:space="preserve">insu-00374229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the origin of atmospheric mercury depletion events recorded in Ny-Ålesund, Svalbard, spring 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Aspmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Temme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (39), pp.7620 à 7632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00374229v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00374343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment archive of lake vens (sw european alps, france) as a record of large magnitude earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10694,1963 +10836,1963 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00933746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between land cover, land use change and erosion-sedimentation processes at the watershed level: A multitemporal study in the Cointzio watershed, Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Lopez-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00866998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing extreme flood events from high altitude lake sediment records : methodological issues and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation Union for Quaternary Research (INQUA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00750930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique actuel à l'origine d'une intensification des crues torrentielles en montagne. Enregistrement sédimentaire du lac Blanc (Belledonne, Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Enters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Allignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Legaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00751343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des fluctuations glaciaires et des anciennes activités minières d'altitude sur la sédimentation lacustre proglaciaire Tardiglaciaire-Holocène dans le massif des Grandes Rousses (Alpes occidentales, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint Onge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du climat à l’homme, dynamique holocène de l’environnement dans le Jura et les Alpes : actes du colloque GDR JURALP, Aix-en-Provence, 15-16 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.39-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/edyte.2008.1027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00395235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Tracking Holocene glacier fluctuations, environmental changes and mining activities in high-proglacial lake sediments of the Western French Alps (Grandes Rousses Massif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Limnogeology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Spain. pp.197</w:t>
+              <w:t xml:space="preserve">, 2007, Spain. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195539v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Holocene glacier fluctuations, environmental changes and mining activities in high-proglacial lake sediments of the Western French Alps (Grandes Rousses Massif)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Limnogeology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Spain. pp.44</w:t>
+              <w:t xml:space="preserve">, 2007, Spain. pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195590v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 3rd general assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of 7BE, 210Pb, 210Po and 137Cs air concentrations in Ny-Ålesund (Svalbard) and during Arctic Ocean 2004 (CHIMERPOL project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on the Arctic Research and Seventh Ny-Alesund Scientific Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Tokyo, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary processes in Lake Puyover the last 500 years : implications for paleoenvironmental reconstructions in the Chilean lake District (41°S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the GEOSUR meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue, Chilean Lake District, SW Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Batist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t>
+              <w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00144374v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue (Chilean lake district , SW Andes) : First results and implications for climate variability reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Limnogeology Congress (ILIC3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Tucson ; Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue, Chilean Lake District, SW Andes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue (Chilean Lake District, SW Andes): First results and implications for climate variability reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">IGBP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Punta Arenas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115623v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue (Chilean Lake District, SW Andes): First results and implications for climate variability reconstructions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene sedimentation in Icalma and Puyehue Lakes (Southern Chile): Instantaneous vs continuous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Urrutia</w:t>
+                <w:t xml:space="preserve">F. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGBP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Punta Arenas, Chile</w:t>
+              <w:t xml:space="preserve">X Congresso Geologico Chileno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115694v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene sedimentation in Icalma and Puyehue Lakes (Southern Chile): Instantaneous vs continuous</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Ramirez</w:t>
+                <w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Congresso Geologico Chileno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115704v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOSCAN-FR : Surveillance moléculaire de la biodiversité terrestre en France hexagonale et outre mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lapegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miharisoa Mirana Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stamenoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles OZCAR 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, La Baule, France. , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12660,265 +12802,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Amory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling present and future plastics dispersal in the global environment and recommendations for cleanup scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Hagelskjær</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henar Margenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12928,114 +13070,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de Masse de Surface Antarctique : Techniques de mesure et analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00374371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId464"/>
+      <w:footerReference w:type="default" r:id="rId470"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13182,51 +13324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442132v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boulanger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stam&#233;noff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1704158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouqing Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fange Yue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicong Zhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67864-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377431v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Sexauer Gustin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Dunham-Cheatham" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167895" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;amore" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Angiuli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02740-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Allen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Choma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166184" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037485v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tassone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Naccarato" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Amico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e14608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M. Koenig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036283" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ea00119e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Akers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Servettaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31855-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15637-2022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Maximilian Koenig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3447-2021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Evan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmine Akter Simu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tachibana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17017-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Turetta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Maffezzoli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118634" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ebinghaus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Slemr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynwill Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Labuschagne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thumeka Mkololo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-7683-2020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02910116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella-Maria Duplissy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tabakova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Altst&#228;dter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8551-2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389077v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F Schaller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Tuckwell" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-3383-2019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349815v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Chambers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Weller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Bum Hong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi S Humphries" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00190" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scarchilli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.180" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJX5QN17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie E Song" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15825-2018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882793v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obrist" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0078-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706514v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bruno" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naccarato" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#226; Simone" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Gencarelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027384" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104001v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentia Goursaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fily" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/TC-11-343-2017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706528v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2689-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706526v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Travnikov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5271-2017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105281v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2017.05.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8249-2016" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388903v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Uemura" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Fukui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-837-2016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391278v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8265-2016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slemr" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommergue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Magand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3125-2015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Song." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Selin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Soerensen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Artz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7103-2015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324850v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrade" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaratti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062123v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9784-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11461-2014" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844094v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fily" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-1345-2012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458881v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baroni" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefebvre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.023" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7KLVP2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420638v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769735" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378499v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Guicherd" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ox" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JCLI1690.1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brucker" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378349v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Frezzotti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Isaksson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RG000218" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381108v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009502" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379666v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brucker" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2-109-2008" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375901v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.07.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0W1W1C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPC3D109-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.015" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8F5VBZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377178v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genthon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007691" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195460v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.007" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK32FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375463v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F. Boutron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025223" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375214v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.08.013" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBNX47D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374343v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aspmo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steffen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.08.010" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLX1K9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373752v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benassai" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gragnani" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Proposito" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813285" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373739v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813384" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374229v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.058" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NVMPS3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866998v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mendoza" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez-Granados" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751343v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395235v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Onge" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1027" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195590v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141054v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115620v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urrutia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115623v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115694v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115704v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vargas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374371v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tcheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroy-dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-20-1599-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouqing Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fange Yue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicong Zhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67864-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stam&#233;noff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1704158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Sexauer Gustin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Dunham-Cheatham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;amore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Angiuli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125104" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Allen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Choma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166184" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02740-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037485v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tassone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Naccarato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Amico" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e14608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ea00119e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M. Koenig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Moreno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036283" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Akers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Servettaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31855-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15637-2022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Maximilian Koenig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3447-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Evan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmine Akter Simu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tachibana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17017-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Turetta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Maffezzoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Slemr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynwill Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Labuschagne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thumeka Mkololo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-7683-2020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377435v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ebinghaus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140200" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02910116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella-Maria Duplissy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tabakova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Altst&#228;dter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8551-2020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389077v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F Schaller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Tuckwell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-3383-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scarchilli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.180" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJX5QN17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie E Song" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15825-2018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882793v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obrist" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0078-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bruno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naccarato" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#226; Simone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Gencarelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027384" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Chambers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Weller" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Bum Hong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi S Humphries" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00190" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentia Goursaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fily" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/TC-11-343-2017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amore" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2689-2017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706526v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Travnikov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5271-2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105281v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2017.05.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388903v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Uemura" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Fukui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-837-2016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8265-2016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8249-2016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382890v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slemr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommergue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Magand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3125-2015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203657v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Song." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Selin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Soerensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Artz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7103-2015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324850v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrade" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaratti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062123v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9784-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116021v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11461-2014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844094v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fily" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-1345-2012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baroni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562256v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefebvre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.023" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7KLVP2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420638v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769735" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331155v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brucker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Frezzotti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Isaksson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RG000218" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379666v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brucker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2-109-2008" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381108v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009502" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378499v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Guicherd" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ox" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JCLI1690.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377178v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genthon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007691" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.015" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8F5VBZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195460v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.007" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK32FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377171v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.022" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPC3D109-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375901v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.07.006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0W1W1C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375463v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F. Boutron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025223" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375214v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.08.013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBNX47D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373752v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benassai" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gragnani" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Proposito" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813285" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373739v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813384" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374229v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aspmo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.058" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NVMPS3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374343v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steffen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.08.010" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLX1K9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866998v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mendoza" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez-Granados" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751343v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395235v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Onge" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1027" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195590v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141054v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115623v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urrutia" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115620v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115694v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115704v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vargas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374371v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>