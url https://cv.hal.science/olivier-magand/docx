--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -265,429 +265,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t>
+                <w:t xml:space="preserve">Monitoring and volatile organic compounds characterization (isoprene, monoterpene and BTEX) in a tropical-oceanic environment in Reunion island (Indian ocean, south hemisphere)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t>
+                <w:t xml:space="preserve">Patricia Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Becker Scarpitta</w:t>
+                <w:t xml:space="preserve">Pierre Staménoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
+                <w:t xml:space="preserve">Magali David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pouteau</w:t>
+                <w:t xml:space="preserve">Patrick Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1704158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2025.1704158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127085v1</w:t>
+                <w:t xml:space="preserve">hal-05442132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental outflow shapes the circum-Antarctic pattern of summertime atmospheric mercury depletion zones</w:t>
+                <w:t xml:space="preserve">Integrated monitoring in the tropical lowland forest of Mare Longue, Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhouqing Xie</w:t>
+                <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fange Yue</w:t>
+                <w:t xml:space="preserve">Saioa Ricou-Dreneuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">Antoine Becker Scarpitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haicong Zhan</w:t>
+                <w:t xml:space="preserve">Raphaël Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongwei Liu</w:t>
+                <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, </w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-67864-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e156720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501801v1</w:t>
+                <w:t xml:space="preserve">hal-05127085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and volatile organic compounds characterization (isoprene, monoterpene and BTEX) in a tropical-oceanic environment in Reunion island (Indian ocean, south hemisphere)</w:t>
+                <w:t xml:space="preserve">Continental outflow shapes the circum-Antarctic pattern of summertime atmospheric mercury depletion zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Zhouqing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Boulanger</w:t>
+                <w:t xml:space="preserve">Fange Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Staménoff</w:t>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali David</w:t>
+                <w:t xml:space="preserve">Haicong Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hernandez</w:t>
+                <w:t xml:space="preserve">Hongwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.1704158. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2025.1704158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67864-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442132v1</w:t>
+                <w:t xml:space="preserve">hal-05501801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt excursions in water vapor isotopic variability at the Pointe Benedicte observatory on Amsterdam Island</w:t>
               </w:r>
@@ -712,51 +712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vimeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -846,51 +846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Osterwalder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -963,51 +963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Angiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1337,770 +1337,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the chemistry and concentrations of reactive Hg at locations with different ambient air chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury in the free troposphere and bidirectional atmosphere–vegetation exchanges – insights from Maïdo mountain observatory in the Southern Hemisphere tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Allen</w:t>
+                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Choma</w:t>
+                <w:t xml:space="preserve">Bert Verreyken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Johnson</w:t>
+                <w:t xml:space="preserve">Jerome Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crist Amelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166184⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.1309 - 1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-1309-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349849v1</w:t>
+                <w:t xml:space="preserve">hal-03969022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over a decade of atmospheric mercury monitoring at Amsterdam Island in the French Southern and Antarctic Lands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
+                <w:t xml:space="preserve">Observations of the chemistry and concentrations of reactive Hg at locations with different ambient air chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mae Sexauer Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Laffont</w:t>
+                <w:t xml:space="preserve">Natalie Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Choma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02740-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 904, pp.166184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04349870v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed in-plume gaseous elemental mercury depletion suggests significant mercury scavenging by volcanic aerosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Over a decade of atmospheric mercury monitoring at Amsterdam Island in the French Southern and Antarctic Lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Di Muro</w:t>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
+                <w:t xml:space="preserve">Laure Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.1418-1438. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3EA00063J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02740-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04183241v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven-year monitoring of mercury in wet precipitation and atmosphere at the Amsterdam Island GMOS station</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observed in-plume gaseous elemental mercury depletion suggests significant mercury scavenging by volcanic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Tassone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Naccarato</w:t>
+                <w:t xml:space="preserve">Andréa Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Martino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domenico Amico</w:t>
+                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e14608⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.1418-1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3EA00063J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037485v2</w:t>
+                <w:t xml:space="preserve">hal-04183241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury in the free troposphere and bidirectional atmosphere–vegetation exchanges – insights from Maïdo mountain observatory in the Southern Hemisphere tropics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Seven-year monitoring of mercury in wet precipitation and atmosphere at the Amsterdam Island GMOS station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Tassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Verreyken</w:t>
+                <w:t xml:space="preserve">Attilio Naccarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Brioude</w:t>
+                <w:t xml:space="preserve">Maria Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crist Amelynck</w:t>
+                <w:t xml:space="preserve">Domenico Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (2), pp.1309 - 1328. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e14608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-23-1309-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e14608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969022v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the limits of sampling gaseous elemental mercury passively in the remote atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2177,51 +2177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin M. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2419,64 +2419,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mass budget and box model of global plastics cycling, degradation and dispersal in the land-ocean-atmosphere system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin M Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Savarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2811,295 +2811,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal patterns of atmospheric mercury in tropical South America as inferred by a continuous total gaseous mercury record at Chacaltaya station (5240 m) in Bolivia</w:t>
+                <w:t xml:space="preserve">Origin of water-soluble organic aerosols at the Maïdo high-altitude observatory, Réunion Island, in the tropical Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkuin Maximilian Koenig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Stephanie Evan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Laj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabel Moreno</w:t>
+                <w:t xml:space="preserve">Sharmine Akter Simu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eri Tachibana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Finkenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (58), pp.3447 - 3472. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-3447-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (22), pp.17017-17029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-17017-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184369v1</w:t>
+                <w:t xml:space="preserve">hal-03448069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of water-soluble organic aerosols at the Maïdo high-altitude observatory, Réunion Island, in the tropical Indian Ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal patterns of atmospheric mercury in tropical South America as inferred by a continuous total gaseous mercury record at Chacaltaya station (5240 m) in Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eri Tachibana</w:t>
+                <w:t xml:space="preserve">Alkuin Maximilian Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Finkenzeller</w:t>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (22), pp.17017-17029. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (58), pp.3447 - 3472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-17017-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-3447-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448069v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury in precipitated and surface snow at Dome C and a first estimate of mercury depositional fluxes during the Austral summer on the high Antarctic plateau</w:t>
               </w:r>
@@ -3124,51 +3124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Turetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Maffezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3392,51 +3392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
@@ -3794,51 +3794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4017,177 +4017,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02910116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alban Thollot</w:t>
+                <w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.259-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122072v1</w:t>
+                <w:t xml:space="preserve">hal-02448290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4209,1455 +4209,1455 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tracer study of gas trapping in an East Antarctic ice core</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rebecca J Tuckwell</w:t>
+                <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (12), pp.3383-3403. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-13-3383-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389077v2</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeomagnetism for chronologies of recent alpine lake sediments: successes and limits</w:t>
+                <w:t xml:space="preserve">Multi-tracer study of gas trapping in an East Antarctic ice core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Crouzet</w:t>
+                <w:t xml:space="preserve">Kévin Fourteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wilhelm</w:t>
+                <w:t xml:space="preserve">Patricia Martinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sabatier</w:t>
+                <w:t xml:space="preserve">Xavier Fain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">Christoph F Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+                <w:t xml:space="preserve">Rebecca J Tuckwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (3), pp.259-278. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.3383-3403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10933-019-00087-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-13-3383-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448290v1</w:t>
+                <w:t xml:space="preserve">hal-02389077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback mechanisms between snow and atmospheric mercury: Results and observations from field campaigns on the Antarctic plateau</w:t>
+                <w:t xml:space="preserve">Characterizing Atmospheric Transport Pathways to Antarctica and the Remote Southern Ocean Using Radon-222</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Spolaor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">Scott D Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Roman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+                <w:t xml:space="preserve">Susanne Preunkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Scarchilli</w:t>
+                <w:t xml:space="preserve">Rolf Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Bum Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruhi S Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.180⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382879v1</w:t>
+                <w:t xml:space="preserve">hal-04349815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding mercury oxidation and air–snow exchange on the East Antarctic Plateau: a modeling study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Feedback mechanisms between snow and atmospheric mercury: Results and observations from field campaigns on the Antarctic plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Spolaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Gallée</w:t>
+                <w:t xml:space="preserve">Marco Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Sprovieri</w:t>
+                <w:t xml:space="preserve">Claudio Scarchilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (21), pp.15825-15840. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197, pp.306-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-15825-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350377v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vegetation control on seasonal variations in global atmospheric mercury concentrations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding mercury oxidation and air–snow exchange on the East Antarctic Plateau: a modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Obrist</w:t>
+                <w:t xml:space="preserve">Shaojie E Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Bieser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
+                <w:t xml:space="preserve">Noelle E Selin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0078-8⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (21), pp.15825-15840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-15825-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01882793v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Superstatistical Nature and Interoccurrence Time of Atmospheric Mercury Concentration Fluctuations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A vegetation control on seasonal variations in global atmospheric mercury concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Naccarato</w:t>
+                <w:t xml:space="preserve">Martin Jiskra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Deâ Simone</w:t>
+                <w:t xml:space="preserve">Daniel Obrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. N. Gencarelli</w:t>
+                <w:t xml:space="preserve">Johannes Bieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.764-774. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.244-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JD027384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0078-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03706514v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01882793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Atmospheric Transport Pathways to Antarctica and the Remote Southern Ocean Using Radon-222</w:t>
+                <w:t xml:space="preserve">The Superstatistical Nature and Interoccurrence Time of Atmospheric Mercury Concentration Fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott D Chambers</w:t>
+                <w:t xml:space="preserve">F. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Preunkert</w:t>
+                <w:t xml:space="preserve">A. G. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Weller</w:t>
+                <w:t xml:space="preserve">A. Naccarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Bum Hong</w:t>
+                <w:t xml:space="preserve">F. Deâ Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruhi S Humphries</w:t>
+                <w:t xml:space="preserve">C. N. Gencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.764-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JD027384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349815v1</w:t>
+                <w:t xml:space="preserve">insu-03706514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60-year ice-core record of regional climate from Adélie Land, coastal Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Five-year records of mercury wet deposition flux at GMOS sites in the Northern and Southern hemispheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sprovieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentia Goursaud</w:t>
+                <w:t xml:space="preserve">Nicola Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Fily</w:t>
+                <w:t xml:space="preserve">Francesco d'Amore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/TC-11-343-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.2689-2708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-2689-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104001v1</w:t>
+                <w:t xml:space="preserve">insu-03706528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-year records of mercury wet deposition flux at GMOS sites in the Northern and Southern hemispheres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicola Pirrone</w:t>
+                <w:t xml:space="preserve">Multi-model study of mercury dispersion in the atmosphere: atmospheric processes and model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Travnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Artaxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helene Angot</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Bieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, pp.2689-2708. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-2689-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17, pp.5271-5295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-5271-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03706528v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03706526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model study of mercury dispersion in the atmosphere: atmospheric processes and model evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 60-year ice-core record of regional climate from Adélie Land, coastal Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentia Goursaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Travnikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Preunkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Artaxo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johannes Bieser</w:t>
+                <w:t xml:space="preserve">Michel Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.5271-5295. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.343-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-5271-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/TC-11-343-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03706526v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface studies of water isotopes in Antarctica for quantitative interpretation of deep ice core data</w:t>
               </w:r>
@@ -5682,51 +5682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5771,831 +5771,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
+                <w:t xml:space="preserve">New insights into the atmospheric mercury cycling in central Antarctica and implications on a continental scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco D 'Amore</w:t>
+                <w:t xml:space="preserve">Detlev Helmig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Philippe Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (18), pp.11915 - 11935. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16 (13), pp.8249-8264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-8249-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836095v1</w:t>
+                <w:t xml:space="preserve">insu-01391379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of isotopic composition for surface snow in East Antarctica and the links to climatic parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+                <w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sprovieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaëlle Landais</w:t>
+                <w:t xml:space="preserve">Francesco D 'Amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Stenni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kotaro Fukui</w:t>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-10-837-2016⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (18), pp.11915 - 11935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388903v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year record of atmospheric mercury at Dumont d'Urville, East Antarctic coast: continental outflow and oceanic influences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">Acquisition of isotopic composition for surface snow in East Antarctica and the links to climatic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Dion</w:t>
+                <w:t xml:space="preserve">Barbara Stenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vogel</w:t>
+                <w:t xml:space="preserve">Ryu Uemura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Kotaro Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (13), pp.8265-8279. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.837-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-8265-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-10-837-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01391278v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the atmospheric mercury cycling in central Antarctica and implications on a continental scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multi-year record of atmospheric mercury at Dumont d'Urville, East Antarctic coast: continental outflow and oceanic influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (13), pp.8249-8264. </w:t>
+              <w:t xml:space="preserve">, 2016, 16 (13), pp.8265-8279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-8249-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-8265-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01391379v1</w:t>
+                <w:t xml:space="preserve">insu-01391278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mercury concentrations measured at several sites in the Southern Hemisphere</w:t>
+                <w:t xml:space="preserve">Top-down constraints on atmospheric mercury emissions and implications for global biogeochemical cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Slemr</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">S Song.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne Selin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L Soerensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Barret</w:t>
+                <w:t xml:space="preserve">R Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15, pp.3125 - 3133. </w:t>
+              <w:t xml:space="preserve">, 2015, 15 (12), pp.7103-7125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-3125-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-7103-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382890v1</w:t>
+                <w:t xml:space="preserve">insu-01203657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down constraints on atmospheric mercury emissions and implications for global biogeochemical cycling</w:t>
+                <w:t xml:space="preserve">Comparison of mercury concentrations measured at several sites in the Southern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Song.</w:t>
+                <w:t xml:space="preserve">F Slemr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ne Selin</w:t>
+                <w:t xml:space="preserve">A Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L Soerensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">O Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Artz</w:t>
+                <w:t xml:space="preserve">M Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (12), pp.7103-7125. </w:t>
+              <w:t xml:space="preserve">, 2015, 15, pp.3125 - 3133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-7103-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-3125-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01203657v1</w:t>
+                <w:t xml:space="preserve">hal-04382890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puesta en marcha de una nueva estación de monitoreo climático en los andes centrales de Bolivia: la estación Gaw/Chacaltaya</w:t>
               </w:r>
@@ -6866,51 +6866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Adatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Rudolf Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7143,51 +7143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7929,77 +7929,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do climate models underestimate snow accumulation on the Antarctic plateau? A re-evaluation of/from in situ observations in East Wilkes and Victoria Lands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (50), pp.61-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8027,1523 +8027,1523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00420638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow melting bias in microwave mapping of Antarctic snow accumulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Magand</w:t>
+                <w:t xml:space="preserve">Influence of Oceanic Boundary Conditions in Simulations of Antarctic Climate and Surface Mass Balance Change during the Coming Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Picard</w:t>
+                <w:t xml:space="preserve">Bérangère Guicherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brucker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Genthon</w:t>
+                <w:t xml:space="preserve">Katia Ox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (5), pp.938 à 962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2007JCLI1690.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331155v1</w:t>
+                <w:t xml:space="preserve">insu-00378499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-based measurements of spatial and temporal variability of snow accumulation in East Antarctica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snow melting bias in microwave mapping of Antarctic snow accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Eisen</w:t>
+                <w:t xml:space="preserve">G. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Frezzotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Genthon</w:t>
+                <w:t xml:space="preserve">L. Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Isaksson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Cryosphere Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.255-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00378349v1</w:t>
+                <w:t xml:space="preserve">hal-00331155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow melting bias in microwave mapping of Antarctic snow accumulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ground-based measurements of spatial and temporal variability of snow accumulation in East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Eisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Frezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Isaksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 259 (2), pp.109 à 115. </w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (RG2001), 1 à 39 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-2-109-2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006RG000218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00379666v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00378349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A promising location in Patagonia for paleoclimate and paleoenvironmental reconstructions revealed by a shallow firn core from Monte San Valentín (Northern Patagonia Icefield, Chile)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+                <w:t xml:space="preserve">Snow melting bias in microwave mapping of Antarctic snow accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine de Angelis</w:t>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ginot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007JD009502⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 259 (2), pp.109 à 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-2-109-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00381108v1</w:t>
+                <w:t xml:space="preserve">insu-00379666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Oceanic Boundary Conditions in Simulations of Antarctic Climate and Surface Mass Balance Change during the Coming Century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+                <w:t xml:space="preserve">A promising location in Patagonia for paleoclimate and paleoenvironmental reconstructions revealed by a shallow firn core from Monte San Valentín (Northern Patagonia Icefield, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vimeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Guicherd</w:t>
+                <w:t xml:space="preserve">Patrick Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Ox</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gino Casassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (5), pp.938 à 962. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 113 (D16118), 1 à 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2007JCLI1690.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2007JD009502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00378499v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00381108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An up-to-date quality-controlled surface mass balance data set for the 90°–180°E Antarctica sector and 1950–2005 period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Response on the comment from Ribeiro Guevara and Arribere on the article ‘Radionuclide dating (Pb-210, Cs-137, Am-241) of recent lake sediments in a highly geodynamic setting (Lakes Puyehue and Icalma–Chilean Lake District)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.312 à 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JD007691⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00377178v1</w:t>
+                <w:t xml:space="preserve">insu-00377171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated antarctic precipitation and surface mass balance of the end of the 20th and 21st centuries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Magand</w:t>
+                <w:t xml:space="preserve">Recent clastic sedimentation processes in Lake Puyehue (Chilean Lake District, 40.5°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Simmonds</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Genthon</w:t>
+                <w:t xml:space="preserve">Etienne Juvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandor Mulsow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-006-0177-x⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 201 (3-4), pp.365 à 385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184741v1</w:t>
+                <w:t xml:space="preserve">insu-00375901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing recent environmental changes from proglacial lake sediments in the Western Alps (Lake Blanc Huez, 2543 m a.s.l., Grandes Rousses Massif, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Magand</w:t>
+                <w:t xml:space="preserve">An up-to-date quality-controlled surface mass balance data set for the 90°–180°E Antarctica sector and 1950–2005 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Charlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Christian Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 252 (3-4), pp.586 à 600. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (D12106), 1 à 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006JD007691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00345535v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00377178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-altitude varve records of abrupt environmental changes and mining activity over the last 4000 years in the Western French Alps (Lake Bramant, Grandes Rousses Massif)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulated antarctic precipitation and surface mass balance of the end of the 20th and 21st centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Simmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guyard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.007⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28, pp.215-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-006-0177-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195460v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response on the comment from Ribeiro Guevara and Arribere on the article ‘Radionuclide dating (Pb-210, Cs-137, Am-241) of recent lake sediments in a highly geodynamic setting (Lakes Puyehue and Icalma–Chilean Lake District)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstructing recent environmental changes from proglacial lake sediments in the Western Alps (Lake Blanc Huez, 2543 m a.s.l., Grandes Rousses Massif, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.312 à 314. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 252 (3-4), pp.586 à 600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00377171v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00345535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent clastic sedimentation processes in Lake Puyehue (Chilean Lake District, 40.5°S)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-altitude varve records of abrupt environmental changes and mining activity over the last 4000 years in the Western French Alps (Lake Bramant, Grandes Rousses Massif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandor Mulsow</w:t>
+                <w:t xml:space="preserve">Guillaume St-Onge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ariztegui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Flavio S. Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 201 (3-4), pp.365 à 385. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (19-21), pp.2644-2660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2007.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00375901v1</w:t>
+                <w:t xml:space="preserve">hal-00195460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of ^7Be and ^(210)Pb air concentrations in Ny-Alesund, Svalbard: CHIMERPOL II project, preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9620,90 +9620,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast depletion of gaseous elemental mercury in the Kongsvegen Glacier snowpack in Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude F. Boutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9776,51 +9776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9910,51 +9910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrine Aspmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10022,51 +10022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radionuclide dating (210Pb, 137Cs, 241Am) of recent lake sediments in a highly active geodynamic setting (Lakes Puyehue and Icalma—Chilean Lake District)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10149,587 +10149,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00375214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-spray deposition in Antarctic coastal and plateau areas from ITASE traverses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the origin of atmospheric mercury depletion events recorded in Ny-Ålesund, Svalbard, spring 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Benassai</w:t>
+                <w:t xml:space="preserve">Karine Aspmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Temme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Becagli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Proposito</w:t>
+                <w:t xml:space="preserve">Alexandra Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/172756405781813285⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (39), pp.7620 à 7632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00373752v1</w:t>
+                <w:t xml:space="preserve">insu-00374343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of biogenic sulphur compounds (MSA, nssSO42−) in the northern Victoria Land-Dome C-Wilkes Land area, East Antarctica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Sea-spray deposition in Antarctic coastal and plateau areas from ITASE traverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Benassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Becagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gragnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Proposito</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Glaciology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 41 (1), pp.23 à 31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3189/172756405781813384⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 41 (1), pp.32 à 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/172756405781813285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00373739v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00373752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow-to-air exchanges of mercury in an Arctic seasonal snow pack in Ny-Ålesund, Svalbard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
+                <w:t xml:space="preserve">Spatial distribution of biogenic sulphur compounds (MSA, nssSO42−) in the northern Victoria Land-Dome C-Wilkes Land area, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Becagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Aspmo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Marco Proposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Benassai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gragnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.06.058⟩</w:t>
+              <w:t xml:space="preserve">Annals of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (1), pp.23 à 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3189/172756405781813384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00374229v1</w:t>
+                <w:t xml:space="preserve">insu-00373739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the origin of atmospheric mercury depletion events recorded in Ny-Ålesund, Svalbard, spring 2003</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snow-to-air exchanges of mercury in an Arctic seasonal snow pack in Ny-Ålesund, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Aspmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39 (39), pp.7620 à 7632. </w:t>
+              <w:t xml:space="preserve">, 2005, 39 (39), pp.7633 à 7645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00374343v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00374229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10924,51 +10924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Lopez-Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
@@ -11375,277 +11375,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00395235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Holocene glacier fluctuations, environmental changes and mining activities in high-proglacial lake sediments of the Western French Alps (Grandes Rousses Massif)</w:t>
+                <w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyard</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goutaland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Limnogeology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Spain. pp.44</w:t>
+              <w:t xml:space="preserve">, 2007, Spain. pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195590v1</w:t>
+                <w:t xml:space="preserve">hal-00195539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t>
+                <w:t xml:space="preserve">Tracking Holocene glacier fluctuations, environmental changes and mining activities in high-proglacial lake sediments of the Western French Alps (Grandes Rousses Massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goutaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Limnogeology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Spain. pp.197</w:t>
+              <w:t xml:space="preserve">, 2007, Spain. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195539v1</w:t>
+                <w:t xml:space="preserve">hal-00195590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t>
               </w:r>
@@ -11795,51 +11795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11996,402 +11996,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue, Chilean Lake District, SW Andes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Urrutia</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115623v1</w:t>
+                <w:t xml:space="preserve">hal-00144374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue (Chilean lake district , SW Andes) : First results and implications for climate variability reconstructions</w:t>
+                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue, Chilean Lake District, SW Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Limnogeology Congress (ILIC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Tucson ; Arizona, United States</w:t>
+              <w:t xml:space="preserve">EGS-AGU-EUG Joint Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115620v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue (Chilean Lake District, SW Andes): First results and implications for climate variability reconstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue (Chilean lake district , SW Andes) : First results and implications for climate variability reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Batist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGBP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Punta Arenas, Chile</w:t>
+              <w:t xml:space="preserve">3rd International Limnogeology Congress (ILIC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tucson ; Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115694v1</w:t>
+                <w:t xml:space="preserve">hal-00115620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene sedimentation in Icalma and Puyehue Lakes (Southern Chile): Instantaneous vs continuous</w:t>
               </w:r>
@@ -12496,152 +12496,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study of Rhone river floods clastic supply to Lake Le Bourget (NW Alps, France) : toward a 7000 year reconstruction of paleoprecipitations and a NAO proxy in the Alpine range</w:t>
+                <w:t xml:space="preserve">Multidisciplinary study of Holocene sedimentation in lakes Icalma and Puyehue (Chilean Lake District, SW Andes): First results and implications for climate variability reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thouveny</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Batist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simposio de cambio Global : hacia una visión sistémica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Punta Arenas, Chile</w:t>
+              <w:t xml:space="preserve">IGBP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Punta Arenas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144374v1</w:t>
+                <w:t xml:space="preserve">hal-00115694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12672,51 +12672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOSCAN-FR : Surveillance moléculaire de la biodiversité terrestre en France hexagonale et outre mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lapegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Ah-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miharisoa Mirana Gauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13084,51 +13084,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de Masse de Surface Antarctique : Techniques de mesure et analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13324,51 +13324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tcheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroy-dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-20-1599-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouqing Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fange Yue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicong Zhan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67864-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boulanger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stam&#233;noff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1704158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Sexauer Gustin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Dunham-Cheatham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;amore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Angiuli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125104" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Allen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Choma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166184" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02740-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037485v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tassone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Naccarato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Amico" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e14608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ea00119e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M. Koenig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Moreno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036283" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Akers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Servettaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31855-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15637-2022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Maximilian Koenig" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3447-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Evan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmine Akter Simu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tachibana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17017-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Turetta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Maffezzoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Slemr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynwill Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Labuschagne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thumeka Mkololo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-7683-2020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377435v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ebinghaus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140200" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02910116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella-Maria Duplissy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tabakova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Altst&#228;dter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8551-2020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389077v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F Schaller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Tuckwell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-3383-2019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scarchilli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.180" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJX5QN17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie E Song" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15825-2018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882793v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obrist" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0078-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706514v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bruno" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naccarato" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#226; Simone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Gencarelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027384" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Chambers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Weller" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Bum Hong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi S Humphries" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00190" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentia Goursaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fily" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/TC-11-343-2017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amore" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2689-2017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706526v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Travnikov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5271-2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105281v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2017.05.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388903v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Uemura" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Fukui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-837-2016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8265-2016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391379v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8249-2016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382890v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slemr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommergue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Magand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3125-2015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203657v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Song." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Selin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Soerensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Artz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7103-2015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324850v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrade" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaratti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062123v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9784-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116021v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11461-2014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844094v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fily" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-1345-2012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baroni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562256v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefebvre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.023" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7KLVP2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420638v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769735" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331155v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brucker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378349v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Frezzotti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Isaksson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RG000218" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379666v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brucker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2-109-2008" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381108v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009502" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378499v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Guicherd" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ox" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JCLI1690.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377178v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genthon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007691" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345535v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.015" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8F5VBZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195460v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.007" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK32FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377171v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.022" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPC3D109-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375901v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.07.006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0W1W1C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375463v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F. Boutron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025223" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375214v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.08.013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBNX47D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373752v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benassai" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gragnani" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Proposito" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813285" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373739v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813384" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374229v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aspmo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.058" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NVMPS3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374343v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steffen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.08.010" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLX1K9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866998v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mendoza" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez-Granados" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751343v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395235v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Onge" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1027" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195590v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141054v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115623v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urrutia" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115620v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115694v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115704v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vargas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374371v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Tcheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fourr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leroy-dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parrenin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-20-1599-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boulanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stam&#233;noff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1704158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa Ricou-Dreneuc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker Scarpitta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e156720" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouqing Xie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fange Yue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicong Zhan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67864-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Sexauer Gustin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Dunham-Cheatham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;amore" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Angiuli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125104" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04679599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel van Baelen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brioude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-3821-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Allen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Choma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166184" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02740-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037485v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tassone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Naccarato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Amico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e14608" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936028v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ea00119e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706371v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M. Koenig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Moreno" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036283" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Akers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Savarino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Servettaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31855-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Hagelskj&#230;r" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henar Margenat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43591-022-00048-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15637-2022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448069v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Evan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmine Akter Simu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Tachibana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Finkenzeller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17017-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Maximilian Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3447-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Turetta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Maffezzoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118634" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Slemr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynwill Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Labuschagne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thumeka Mkololo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-7683-2020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377435v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ebinghaus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140200" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02910116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella-Maria Duplissy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tabakova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Altst&#228;dter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8551-2020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448290v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crouzet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wilhelm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-019-00087-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389077v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fourteau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph F Schaller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J Tuckwell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-13-3383-2019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349815v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Chambers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Weller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Bum Hong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi S Humphries" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00190" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scarchilli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.180" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJX5QN17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350377v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie E Song" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15825-2018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882793v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obrist" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0078-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bruno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naccarato" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#226; Simone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Gencarelli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027384" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706528v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amore" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2689-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706526v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Travnikov" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5271-2017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104001v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentia Goursaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fily" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/TC-11-343-2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105281v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pri&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2017.05.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8249-2016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Touzeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stenni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryu Uemura" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Fukui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-837-2016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391278v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8265-2016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Song." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Selin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Soerensen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Artz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7103-2015" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slemr" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommergue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Magand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3125-2015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324850v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrade" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaratti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976088v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Petersen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-013-9759-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062123v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Pfeifer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albedo Bettini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9784-4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116021v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11461-2014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844094v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verfaillie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fily" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-6-1345-2012" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baroni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562256v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouillon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douillet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lefebvre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.023" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JF7KLVP2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420638v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Genthon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756409787769735" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378499v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Guicherd" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ox" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JCLI1690.1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331155v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Picard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brucker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genthon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378349v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Eisen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Frezzotti" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Isaksson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006RG000218" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379666v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brucker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2-109-2008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381108v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Casassa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009502" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377171v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.05.022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPC3D109-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Juvign&#233;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Mulsow" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ariztegui" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.07.006" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0W1W1C4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377178v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genthon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007691" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184741v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Simmonds" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0177-x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9EE5E2ED4A41845E4861BA8F1596B84F0A87F5EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345535v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charlet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.015" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8F5VBZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195460v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QRK32FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381628v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375463v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F. Boutron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL025223" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375431v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00198.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375214v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.08.013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBNX47D3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aspmo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steffen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.08.010" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLX1K9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373752v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benassai" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Becagli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gragnani" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Proposito" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813285" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373739v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3189/172756405781813384" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374229v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.058" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NVMPS3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933746v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866998v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mendoza" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez-Granados" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750930v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751343v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00395235v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Anselmetti" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Onge" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2008.1027" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195590v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goutaland" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128405v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Gauchard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141054v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Batist" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144374v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115623v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fagel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urrutia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115620v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115704v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vargas" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115694v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568708v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapegue" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Mirana Gauche" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stamenoff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832710v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Koenig" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00374371v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>